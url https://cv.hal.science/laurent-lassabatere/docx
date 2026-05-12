--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -510,8579 +510,8579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing Haverkamp Model From the Steady‐State of Numerically Generated Infiltration: Influence of Algorithms for Steady‐State Selection</w:t>
+                <w:t xml:space="preserve">Ks estimates using macroscopic capillary length estimated from soil hydraulic shape coefficients and Haverkamp infiltration model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Autovino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Bagarello</w:t>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Iovino</w:t>
+                <w:t xml:space="preserve">Mustafa Sağlam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serkan İç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.15330⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.106235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810771v1</w:t>
+                <w:t xml:space="preserve">hal-04791409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of saturated water content on estimating soil hydraulic properties from cumulative disc infiltrometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanzy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">D. Moret-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
+                <w:t xml:space="preserve">F. Lera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Pousse</w:t>
+                <w:t xml:space="preserve">D. Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, pp.117089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792781v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woodchip-filled trenches: A solution to enhance urban water infiltration capacity?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Water Saturation on the Fate and Mobility of Antibiotics in Reactive Porous Geomedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lassabatère</w:t>
+                <w:t xml:space="preserve">Tao Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Czarnes</w:t>
+                <w:t xml:space="preserve">Tao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aubert</w:t>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117057⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (35), pp.15827-15835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c06222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752275v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ks estimates using macroscopic capillary length estimated from soil hydraulic shape coefficients and Haverkamp infiltration model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustafa Sağlam</w:t>
+                <w:t xml:space="preserve">Assessing Soil Physical Quality in a Layered Agricultural Soil: A Comprehensive Approach Using Infiltration Experiments and Time-Lapse Ground-Penetrating Radar Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serkan İç</w:t>
+                <w:t xml:space="preserve">Maria Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Stewart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludmila Ribeiro Roder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2024.106235⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (20), pp.9268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14209268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791409v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of saturated water content on estimating soil hydraulic properties from cumulative disc infiltrometer measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lera</w:t>
+                <w:t xml:space="preserve">Manon Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Yilmaz</w:t>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Jiménez</w:t>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 452, pp.117089. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855704v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Water Saturation on the Fate and Mobility of Antibiotics in Reactive Porous Geomedia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei Cheng</w:t>
+                <w:t xml:space="preserve">Hydraulic properties for a wide range of undisturbed and compacted French forest soils: in situ measurements and estimation with the BEST method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boily</w:t>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c06222⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-024-01262-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692598v1</w:t>
+                <w:t xml:space="preserve">hal-04792781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Soil Physical Quality in a Layered Agricultural Soil: A Comprehensive Approach Using Infiltration Experiments and Time-Lapse Ground-Penetrating Radar Surveys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+                <w:t xml:space="preserve">Woodchip-filled trenches: A solution to enhance urban water infiltration capacity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delgado-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Burguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vittoria Giannini</w:t>
+                <w:t xml:space="preserve">J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14209268⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 451, pp.117057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762345v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of hydraulic properties of traffic-compacted forest soils based on soil information and traffic treatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Parameterizing Haverkamp Model From the Steady‐State of Numerically Generated Infiltration: Influence of Algorithms for Steady‐State Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Autovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bagarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Iovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-024-01265-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.15330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792696v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil‐dependent β and γ shape parameters of the Haverkamp infiltration model for 3D infiltration flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sets of infiltration models for water infiltration in sustainable urban drainage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lassabatere</w:t>
+                <w:t xml:space="preserve">Asra Asry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moret-Fernandez</w:t>
+                <w:t xml:space="preserve">Tim Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rahmati</w:t>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (6), pp.e14928. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623, pp.129477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142992v1</w:t>
+                <w:t xml:space="preserve">hal-04479981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sets of infiltration models for water infiltration in sustainable urban drainage systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed formulation for an easy and robust numerical computation of sorptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asra Asry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Fletcher</w:t>
+                <w:t xml:space="preserve">Joseph Pollacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129477⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (4), pp.895-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-895-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479981v1</w:t>
+                <w:t xml:space="preserve">hal-04047636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed formulation for an easy and robust numerical computation of sorptivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">Evaluating subsurface flow connectivity in a pine-covered hillslope with stemflow infiltration and ground-penetrating radar surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-895-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 620, Part B, pp.129527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047636v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating subsurface flow connectivity in a pine-covered hillslope with stemflow infiltration and ground-penetrating radar surveys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+                <w:t xml:space="preserve">Cadmium and copper transport in alluvial soils in the Brazilian semiarid region: column percolation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo de Oliveira Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Thays Araújo Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Marras</w:t>
+                <w:t xml:space="preserve">Severino Martins Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryan Stewart</w:t>
+                <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 620, Part B, pp.129527. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.e0220153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2023.129527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20220153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115765v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium and copper transport in alluvial soils in the Brazilian semiarid region: column percolation and modeling</w:t>
+                <w:t xml:space="preserve">Mineral Nanoparticle Aggregation Alters Contaminant Transport under Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo de Oliveira Barros</w:t>
+                <w:t xml:space="preserve">Lian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Thays Araújo Alves</w:t>
+                <w:t xml:space="preserve">N Tan Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severino Martins Dos Santos</w:t>
+                <w:t xml:space="preserve">J.-F. Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47, pp.e0220153. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.2415−2422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20220153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c09358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864831v1</w:t>
+                <w:t xml:space="preserve">hal-03971820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral Nanoparticle Aggregation Alters Contaminant Transport under Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil‐dependent β and γ shape parameters of the Haverkamp infiltration model for 3D infiltration flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lian Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">L. Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Tan Luong</w:t>
+                <w:t xml:space="preserve">D. Moret-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Boily</w:t>
+                <w:t xml:space="preserve">M. Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57, pp.2415−2422. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (6), pp.e14928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c09358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971820v1</w:t>
+                <w:t xml:space="preserve">hal-04142992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of edaphic conditions and persistent organic pollutants on earthworms in an infiltration basin</w:t>
+                <w:t xml:space="preserve">Multistep optimization of HyPix model for flexible vertical scaling of soil hydraulic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fernandes</w:t>
+                <w:t xml:space="preserve">J.A.P. Pollacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lassabatère</w:t>
+                <w:t xml:space="preserve">J. Fernández-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sarles</w:t>
+                <w:t xml:space="preserve">C. Rajanayaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Venisseau</w:t>
+                <w:t xml:space="preserve">S.C. Zammit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119192⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.105472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774910v1</w:t>
+                <w:t xml:space="preserve">hal-03805328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling time-lapse ground penetrating radar surveys and infiltration experiments to characterize two types of non-uniform flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Ribeiro Roder</w:t>
+                <w:t xml:space="preserve">Water Dynamics in an Infiltration Trench in an Urban Centre in Brazil: Monitoring and Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Henrique Lopes Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severino Martins Dos Santos Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassia dos Anjos Tenório De Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14040513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03830036v1</w:t>
+                <w:t xml:space="preserve">hal-03830142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistep optimization of HyPix model for flexible vertical scaling of soil hydraulic parameters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Infiltration and Infiltration Characteristic Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ackerer</w:t>
+                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moret-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nima Talebian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105472⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (5), pp.215 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021WR031600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805328v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Dynamics in an Infiltration Trench in an Urban Centre in Brazil: Monitoring and Modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tassia dos Anjos Tenório De Melo</w:t>
+                <w:t xml:space="preserve">Three-term formulation to describe infiltration in water-repellent soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernandez-Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14040513⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 427, pp.116127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830142v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Infiltration and Infiltration Characteristic Times</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyPix: 1D physically based hydrological model with novel adaptive time-stepping management and smoothing dynamic criterion for controlling Newton–Raphson step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Latorre</w:t>
+                <w:t xml:space="preserve">J a P Pollacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moret-Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">J Fernández-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nima Talebian</w:t>
+                <w:t xml:space="preserve">P Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Belfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021WR031600⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830339v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-term formulation to describe infiltration in water-repellent soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Fernandez-Moret</w:t>
+                <w:t xml:space="preserve">Transport Behavior of RB5 Dye in Alluvial Soil in the Northeast of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Thays Araújo Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo de Oliveira Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severino Martins dos Santos Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14071000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805386v1</w:t>
+                <w:t xml:space="preserve">hal-03651133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyPix: 1D physically based hydrological model with novel adaptive time-stepping management and smoothing dynamic criterion for controlling Newton–Raphson step</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Lassabatere</w:t>
+                <w:t xml:space="preserve">Coupling time-lapse ground penetrating radar surveys and infiltration experiments to characterize two types of non-uniform flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Ribeiro Roder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105386⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806 (Part 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830014v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Behavior of RB5 Dye in Alluvial Soil in the Northeast of Brazil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">Influence of edaphic conditions and persistent organic pollutants on earthworms in an infiltration basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sarles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severino Martins dos Santos Neto</w:t>
+                <w:t xml:space="preserve">A. Venisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1000. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 304, pp.119192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w14071000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651133v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the choice of different methods on the permeable pavement hydraulic characterization and hydrological classification</w:t>
+                <w:t xml:space="preserve">Are acts of selective planting and maintenance drivers for vegetation change in stormwater systems? A case study of two infiltration basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Virgínia da Silva Ribas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hechelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Saulais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/johh-2021-0018⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.106400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348069v1</w:t>
+                <w:t xml:space="preserve">hal-03369785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are acts of selective planting and maintenance drivers for vegetation change in stormwater systems? A case study of two infiltration basins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid and accurate measurement methods for determining soil hydraulic properties: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hechelski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">Mirko Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moret-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.121-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/johh-2021-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03369785v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and accurate measurement methods for determining soil hydraulic properties: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deriving physical and unique bimodal soil Kosugi hydraulic parameters from inverse modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.P. Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lilburne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Castellini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Mcneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/johh-2021-0002⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.103933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.103933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03244511v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving physical and unique bimodal soil Kosugi hydraulic parameters from inverse modelling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterization of a comprehensive explicit model for single-ring infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mcneill</w:t>
+                <w:t xml:space="preserve">M. Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carrick</w:t>
+                <w:t xml:space="preserve">M.R. R Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bagarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.103933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 601, pp.126801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244681v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of a comprehensive explicit model for single-ring infiltration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Castellini</w:t>
+                <w:t xml:space="preserve">A scaling procedure for straightforward computation of sorptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126801⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (9), pp.5083-5104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5083-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347834v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaling procedure for straightforward computation of sorptivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
+                <w:t xml:space="preserve">The hydrologic behavior of Loess and Marl soils in response to biochar and polyacrylamide mulching under laboratorial rainfall simulation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Hamidreza Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hazbavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahboobeh Kiani-Harchegani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibollah Younesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padidehsadat Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-5083-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.125620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370546v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of exit effects on solute transport in macroporous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Gil Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (2), pp.671-683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-25-671-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrologic behavior of Loess and Marl soils in response to biochar and polyacrylamide mulching under laboratorial rainfall simulation conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Simple Correction Term to Model Infiltration in Water‐Repellent Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habibollah Younesi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125620⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.e2020WR028539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020WR028539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010111v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Correction Term to Model Infiltration in Water‐Repellent Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEST-WR: An adapted algorithm for the hydraulic characterization of hydrophilic and water-repellent soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan D Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abou Najm</w:t>
+                <w:t xml:space="preserve">Majdi R Abou Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Stewart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludmila Ribeiro Roder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (2), pp.e2020WR028539. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 603, pp.126936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020WR028539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152196v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEST-WR: An adapted algorithm for the hydraulic characterization of hydrophilic and water-repellent soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential infiltration analysis of infiltration curves measured with disc infiltrometer in layered soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan D Stewart</w:t>
+                <w:t xml:space="preserve">D Moret-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majdi R Abou Najm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
+                <w:t xml:space="preserve">B Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Castellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 603, pp.126936. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126936⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 600, pp.126542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370490v1</w:t>
+                <w:t xml:space="preserve">hal-03384601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential infiltration analysis of infiltration curves measured with disc infiltrometer in layered soils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANC–BNC Titrations and Geochemical Modeling for Characterizing Calcareous and Siliceous Mining Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Di Prima</w:t>
+                <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Castellini</w:t>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baumgartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126542⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11030257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384601v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field validation of a physically-based model for bioretention systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 312, pp.127636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANC–BNC Titrations and Geochemical Modeling for Characterizing Calcareous and Siliceous Mining Waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Lead Mobilization and Speciation in Mining Waste: Experiments and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabei Argane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baumgartl</w:t>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.257. </w:t>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11030257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min11060606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170980v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Mobilization and Speciation in Mining Waste: Experiments and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Drapeau</w:t>
+                <w:t xml:space="preserve">Simplified characteristic time method for accurate estimation of the soil hydraulic parameters from one‐dimensional infiltration experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabei Argane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Meisam Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renato Morbidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Vereecken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11060606⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, e20117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279256v1</w:t>
+                <w:t xml:space="preserve">hal-03243379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified characteristic time method for accurate estimation of the soil hydraulic parameters from one‐dimensional infiltration experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the choice of different methods on the permeable pavement hydraulic characterization and hydrological classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Morbidelli</w:t>
+                <w:t xml:space="preserve">Larissa Virgínia da Silva Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severino Martins dos Santos Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Vereecken</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzana Maria Gico Lima Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, e20117, </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology and Hydromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.332-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/johh-2021-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243379v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Water Infiltration and Soil Water Repellency in Brazilian Atlantic Forest Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil hydraulic properties estimation from one‐dimensional infiltration experiments using characteristic time concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Esteban Lozano-Baez</w:t>
+                <w:t xml:space="preserve">Jan Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cooper</w:t>
+                <w:t xml:space="preserve">Jirka Šimůnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Frosini de Barros Ferraz</w:t>
+                <w:t xml:space="preserve">Jasper Vrugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ribeiro Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">David Moret‐fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6, 1950), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10061950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515888v1</w:t>
+                <w:t xml:space="preserve">hal-02975398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil hydraulic properties estimation from one‐dimensional infiltration experiments using characteristic time concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Moret‐fernández</w:t>
+                <w:t xml:space="preserve">Field measurement of effects of individual and combined application of biochar and polyacrylamide on erosion variables in loess and marl soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Hamidreza Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahboobeh Kiani-Harchegani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hazbavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padidehsadat Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20068⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 728, pp.138866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975398v1</w:t>
+                <w:t xml:space="preserve">hal-02611638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurement of effects of individual and combined application of biochar and polyacrylamide on erosion variables in loess and marl soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">An open-source instrumentation package for intensive soil hydraulic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Concialdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Bhanderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 582, pp.124492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611638v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source instrumentation package for intensive soil hydraulic characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the macroscopic capillary length from Beerkan infiltration experiments and its impact on saturated soil hydraulic conductivity predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bagarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Abou Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 582, pp.124492. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124492⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 589, pp.125159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438812v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the macroscopic capillary length from Beerkan infiltration experiments and its impact on saturated soil hydraulic conductivity predictions</w:t>
+                <w:t xml:space="preserve">Detecting infiltrated water and preferential flow pathways through time-lapse ground-penetrating radar surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Castellini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125159⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 726, pp.138511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883951v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting infiltrated water and preferential flow pathways through time-lapse ground-penetrating radar surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirko Castellini</w:t>
+                <w:t xml:space="preserve">Three‐ and four‐term approximate expansions of the Haverkamp formulation to estimate soil hydraulic properties from disc infiltrometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moret‐fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria V López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138511⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (26), pp.5543-5556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565311v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐ and four‐term approximate expansions of the Haverkamp formulation to estimate soil hydraulic properties from disc infiltrometer measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Borja Latorre</w:t>
+                <w:t xml:space="preserve">Assessing Water Infiltration and Soil Water Repellency in Brazilian Atlantic Forest Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Esteban Lozano-Baez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria V López</w:t>
+                <w:t xml:space="preserve">Silvio Frosini de Barros Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Pueyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+                <w:t xml:space="preserve">Ricardo Ribeiro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (26), pp.5543-5556. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6, 1950), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10061950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864969v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Flow Variability Affects Adsorption and Oxidation of Ciprofloxacin onto Hematite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lian Zhou</w:t>
+                <w:t xml:space="preserve">Beerkan multi-runs for characterizing water infiltration and spatial variability of soil hydraulic properties across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saskia Keesstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salesa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03214⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2018.1560448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280838v1</w:t>
+                <w:t xml:space="preserve">hal-02068097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beerkan multi-runs for characterizing water infiltration and spatial variability of soil hydraulic properties across scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Interplay between Molecular Diffusion and Advection during Solute Transport in Macroporous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2018.1560448⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.07.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068097v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Molecular Diffusion and Advection during Solute Transport in Macroporous Media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Identification of the artifact contribution to two urban Technosols by coupling a sorting test, chemical analyses, and a least absolute residual procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bellagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.07.0140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp. 683-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-018-2074-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153198v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the artifact contribution to two urban Technosols by coupling a sorting test, chemical analyses, and a least absolute residual procedure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Soil Water Dynamics from Soil Hydraulic Parameters Estimated by an Alternative Method in a Tropical Experimental Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bellagh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Silva Ursulino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Maria Gico Lima Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo Rabelo Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cezar dos Santos Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-018-2074-4⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11051007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877805v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Soil Water Dynamics from Soil Hydraulic Parameters Estimated by an Alternative Method in a Tropical Experimental Basin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic Characterization of Sustainable Urban Drainage Systems (SuDS) by Using Beerkan Infiltration Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Cezar dos Santos Araújo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofia Bouarafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme-Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.1007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11051007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11040660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369836v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Characterization of Sustainable Urban Drainage Systems (SuDS) by Using Beerkan Infiltration Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The relevance of Philip theory to Haverkamp quasi-exact implicit analytical formulation and its uses to predict soil hydraulic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moret-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11040660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 570, pp.816-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098669v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Insights into Nonuniform Flow across Scales, Processes, and Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryan Stewart</w:t>
+                <w:t xml:space="preserve">A general Beerkan Estimation of Soil Transfer parameters method predicting hydraulic parameters of any unimodal water retention and hydraulic conductivity curves: Application to the Kosugi soil hydraulic model without using particle size distribution data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.118-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2019.10.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400505v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of a new comprehensive model for single ring infiltration data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current Insights into Nonuniform Flow across Scales, Processes, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Abou Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Stewart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 573, pp.937-951. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.03.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2019.10.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141637v1</w:t>
+                <w:t xml:space="preserve">hal-02400505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of Philip theory to Haverkamp quasi-exact implicit analytical formulation and its uses to predict soil hydraulic properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Assessment of hydraulic properties of technosols using Beerkan and multiple tension disc infiltration methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Bouarafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Moret-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 570, pp.816-826. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.01.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015372v1</w:t>
+                <w:t xml:space="preserve">hal-02317463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hydraulic properties of technosols using Beerkan and multiple tension disc infiltration methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of a new comprehensive model for single ring infiltration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 573, pp.937-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.12791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317463v1</w:t>
+                <w:t xml:space="preserve">hal-02141637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general Beerkan Estimation of Soil Transfer parameters method predicting hydraulic parameters of any unimodal water retention and hydraulic conductivity curves: Application to the Kosugi soil hydraulic model without using particle size distribution data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the Physically-Based Hydrus-1D Model for Simulating the Water Fluxes of a Mediterranean Cropping System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pollacco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Carrick</w:t>
+                <w:t xml:space="preserve">Domenico Ventrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Garofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11081657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141648v1</w:t>
+                <w:t xml:space="preserve">hal-02370662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Physically-Based Hydrus-1D Model for Simulating the Water Fluxes of a Mediterranean Cropping System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirko Castellini</w:t>
+                <w:t xml:space="preserve">Beerkan Estimation of Soil Transfer parameters (BEST) across soils and scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bagarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Garofalo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.1657. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 576, pp.239-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11081657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370662v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beerkan Estimation of Soil Transfer parameters (BEST) across soils and scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bagarello</w:t>
+                <w:t xml:space="preserve">BEST-2K Method for Characterizing Dual-Permeability Unsaturated Soils with Ponded and Tension Infiltrometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Iovino</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Bouarafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Iovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bagarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 576, pp.239-261. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.06.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02317852v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEST-2K Method for Characterizing Dual-Permeability Unsaturated Soils with Ponded and Tension Infiltrometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Water Flow Variability Affects Adsorption and Oxidation of Ciprofloxacin onto Hematite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Bagarello</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (17), pp.10102-10109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.06.0124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b03214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141631v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Transient and Steady-State Analysis of Single-Ring Infiltrometer Data for an Abandoned Field Affected by Fire in Eastern Spain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloid Transport in Aggregated Porous Media with Intra- and Interaggregate Porosities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Rodrigo-Comino</w:t>
+                <w:t xml:space="preserve">H.J. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Marrosu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edvina Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w10040514⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (18), pp.6553 - 6567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b00501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807232v1</w:t>
+                <w:t xml:space="preserve">hal-01807111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloid Transport in Aggregated Porous Media with Intra- and Interaggregate Porosities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ characterization of preferential flow by combining plot- and point-scale infiltration experiments on a hillslope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marrosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Bai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edvina Lamy</w:t>
+                <w:t xml:space="preserve">M. Pirastru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 563, pp.633-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.06.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b00501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807111v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterization of preferential flow by combining plot- and point-scale infiltration experiments on a hillslope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the efficiency of grazer introduction to restore and preserve the hydraulic performance of infiltration basins depend on the physical and biological characteristics of the infiltration media?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marrosu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Valerian Estragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pirastru</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.06.033⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.127 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152137v1</w:t>
+                <w:t xml:space="preserve">hal-01799350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the efficiency of grazer introduction to restore and preserve the hydraulic performance of infiltration basins depend on the physical and biological characteristics of the infiltration media?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerian Estragnat</w:t>
+                <w:t xml:space="preserve">Development and analysis of the Soil Water Infiltration Global database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Lutz Weihermüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vanderborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jully</w:t>
+                <w:t xml:space="preserve">Yakov A. Pachepsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lemoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">Lili Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.127 - 132. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.1237-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-1237-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01799350v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and analysis of the Soil Water Infiltration Global database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Rahmati</w:t>
+                <w:t xml:space="preserve">Laboratory testing of Beerkan infiltration experiments for assessing the role of soil sealing on water infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutz Weihermüller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lili Mao</w:t>
+                <w:t xml:space="preserve">P. Concialdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pirastru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-1237-2018⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.373 - 384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839192v1</w:t>
+                <w:t xml:space="preserve">hal-01807164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory testing of Beerkan infiltration experiments for assessing the role of soil sealing on water infiltration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Di Prima</w:t>
+                <w:t xml:space="preserve">Influence of the β parameter of the Haverkamp model on the transient soil water infiltration curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moret-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Concialdi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Pirastru</w:t>
+                <w:t xml:space="preserve">M.V. López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 167, pp.373 - 384. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 564, pp.222 - 229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2018.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01807164v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the β parameter of the Haverkamp model on the transient soil water infiltration curve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Transient and Steady-State Analysis of Single-Ring Infiltrometer Data for an Abandoned Field Affected by Fire in Eastern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Rodrigo-Comino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Latorre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Rahmati</w:t>
+                <w:t xml:space="preserve">Roberto Marrosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.V. López</w:t>
+                <w:t xml:space="preserve">Manuel Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 564, pp.222 - 229. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w10040514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847302v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Beerkan infiltration tests with rainfall simulation experiments for hydraulic characterization of a sandy-loam soil</w:t>
               </w:r>
@@ -9094,51 +9094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bagarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9336,64 +9336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thematic Issue on Soil Water Infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bagarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9483,77 +9483,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of heterogeneous lithology in a glaciofluvial deposit on unsaturated preferential flow – a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erij Ben Slimène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Šimůnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9600,103 +9600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Stability of Major and Trace Element Leaching in Urban Stormwater Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 07 (11), pp.347-365. </w:t>
@@ -9760,51 +9760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bagarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9881,51 +9881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle transport in water-unsaturated porous media: effects of solution ionic strength and flow rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieuseul Prédélus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10002,103 +10002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une hétérogénéité macroporale sur les processus de transport de soluté dans un milieu poreux : expérimentations sur sols modèles et simulations par la méthode de Lattice-Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Batany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.32-38. </w:t>
@@ -10130,1146 +10130,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm water retention and actual evapotranspiration performances of experimental greeen roofs in French oceanic climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+                <w:t xml:space="preserve">Hydraulic characterization and hydrological behaviour of a pilot permeable pavement in an urban centre, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Sabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">Suzana Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Dal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Celso Dantas Antonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.10985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1036128⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774870v1</w:t>
+                <w:t xml:space="preserve">hal-01714377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic characterization and hydrological behaviour of a pilot permeable pavement in an urban centre, Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling of the unsaturated transports of S-metolachlor and its metabolites in glaciofluvial vadose zone solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sidoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzana Montenegro</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Celso Dantas Antonino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.10985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714377v1</w:t>
+                <w:t xml:space="preserve">hal-01685880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling of the unsaturated transports of S-metolachlor and its metabolites in glaciofluvial vadose zone solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storm water retention and actual evapotranspiration performances of experimental greeen roofs in French oceanic climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Sidoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Maeva Sabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baran</w:t>
+                <w:t xml:space="preserve">Murat Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (3), pp.344-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1036128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685880v1</w:t>
+                <w:t xml:space="preserve">hal-01774870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a new automated single ring infiltrometer for Beerkan infiltration experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Estimate of soil hydraulic properties from disc infiltrometer three-dimensional infiltration curve. Numerical analysis and field application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moret-Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762820v1</w:t>
+                <w:t xml:space="preserve">hal-01762831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimate of soil hydraulic properties from disc infiltrometer three-dimensional infiltration curve. Numerical analysis and field application</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined effect of capillary barrier and layered slope on water, solute and nanoparticle transfer in an unsaturated soil at lysimeter scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieuseul Prédélus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Binh Bien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762831v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of capillary barrier and layered slope on water, solute and nanoparticle transfer in an unsaturated soil at lysimeter scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Ecological Engineering Approaches to Improve Hydraulic Properties of Infilltration Basins Designed for Groundwater Recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gette-Bouvarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2015.06.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.9936−9944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b01642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286213v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Engineering Approaches to Improve Hydraulic Properties of Infilltration Basins Designed for Groundwater Recharge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modeling Water Infiltration and Solute Transfer in a Heterogeneous Vadose Zone as a Function of Entering Flow Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erij Ben Slimène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49, pp.9936−9944. </w:t>
+              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 (13), pp.1017-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b01642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jwarp.2015.713083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281606v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Water Infiltration and Solute Transfer in a Heterogeneous Vadose Zone as a Function of Entering Flow Rates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Gourdon</w:t>
+                <w:t xml:space="preserve">Testing a new automated single ring infiltrometer for Beerkan infiltration experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bagarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iovino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 07 (13), pp.1017-1028. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 262, pp.20 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jwarp.2015.713083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948976v1</w:t>
+                <w:t xml:space="preserve">hal-01762820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling hydraulic and biological measurements highlights the key influence of algal biofilm on infiltration basin performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gette-Bouvarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien G. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11345,64 +11345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing water flow and colloidal particles transfer in an unsaturated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieuseul Prédélus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Paiva Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11466,103 +11466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical model for cumulative infiltration into dual-permeability soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (12), 15p. </w:t>
@@ -11594,2573 +11594,2573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of feasible parameter space of the inverted soil hydraulic parameter sets for Kosugi model.</w:t>
+                <w:t xml:space="preserve">Combined Effect of Infiltration, Capillary Barrier and Sloping Layered Soil on Flow and Solute Transfer in a Heterogeneous Lysimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Binh Bien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieuseul Prédélus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SS.0b013e3182a2da21⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Modern Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.138-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojmh.2013.33018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00925111v1</w:t>
+                <w:t xml:space="preserve">halsde-00844912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: Analytical Approach for the Outer Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Influence of Carbonation on the Microstructure and Hydraulic Properties of a Basic Oxygen Furnace Slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(asce)hy.1943-7900.0000609⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2012.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00924274v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Effect of Infiltration, Capillary Barrier and Sloping Layered Soil on Flow and Solute Transfer in a Heterogeneous Lysimeter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Sedimentary and hydraulic characterization of a heterogeneous glaciofluvial deposit: Application to the modeling of unsaturated flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Modern Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojmh.2013.33018⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.127-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00844912v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00921324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Carbonation on the Microstructure and Hydraulic Properties of a Basic Oxygen Furnace Slag</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Heterogeneous Flow and Pollutant Transfer in the Unsaturated Zone in the Fluvio-glacial Deposit. Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Legret</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutaland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2012.0121⟩</w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.955-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869832v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00926287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary and hydraulic characterization of a heterogeneous glaciofluvial deposit: Application to the modeling of unsaturated flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Effect of a nonwoven geotextile on solute and colloid transport in porous media under both saturated and unsaturated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvina Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.09.006⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00921324v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00784629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Heterogeneous Flow and Pollutant Transfer in the Unsaturated Zone in the Fluvio-glacial Deposit. Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: An Analytical Approach for the Outer Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Goutaland</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jann Hui Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Bonakdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.955-964. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1), pp. 37-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00926287v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a nonwoven geotextile on solute and colloid transport in porous media under both saturated and unsaturated conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Lassabatère</w:t>
+                <w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: Analytical Approach for the Outer Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bechet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Andrieu</w:t>
+                <w:t xml:space="preserve">Jaan Hui Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Bonakdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)hy.1943-7900.0000609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00784629v1</w:t>
+                <w:t xml:space="preserve">halsde-00924274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Distribution in Open Channel Flows: An Analytical Approach for the Outer Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Reduction of feasible parameter space of the inverted soil hydraulic parameter sets for Kosugi model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Alexander Paul Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Nasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Soria-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139 (1), pp. 37-43. </w:t>
+              <w:t xml:space="preserve">Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 178 (6), pp.267-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SS.0b013e3182a2da21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851934v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00925111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the role of tortuosity and infiltration constants in the beerkan method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Transport of two naphthoic acids and salicylic acid in soil: Experimental study and empirical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kandelous Maziar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">B. Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (14), pp.4457-4467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.04.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj2012.0117n⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00766698v1</w:t>
+                <w:t xml:space="preserve">halsde-00766621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of two naphthoic acids and salicylic acid in soil: Experimental study and empirical modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Analysis of the role of tortuosity and infiltration constants in the beerkan method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Nasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Béchet</w:t>
+                <w:t xml:space="preserve">M. Kandelous Maziar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirja Simunek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.04.037⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.1999-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2012.0117n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00766621v1</w:t>
+                <w:t xml:space="preserve">halsde-00766698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land use on the hydraulic properties of the topsoil in a small French catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profil de vitesses turbulent : une nouvelle loi pour les canaux étroits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaan Hui Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Bonakdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp 65-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507313v1</w:t>
+                <w:t xml:space="preserve">hal-00586903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de vitesses turbulent : une nouvelle loi pour les canaux étroits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Reactive transport of gentisic acid in a hematite-coated sand column : Experimental study and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12), pp 3351-3366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586903v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive transport of gentisic acid in a hematite-coated sand column : Experimental study and modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Hanna</w:t>
+                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hofmann</w:t>
+                <w:t xml:space="preserve">A. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Humbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74 (12), pp 3351-3366. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00509082v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert de trois métaux Zn, Pb et Cd dans un dépôt fluvio-glaciaire carbonaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Spadini</w:t>
+                <w:t xml:space="preserve">Caroline Rapsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Rapsaet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 276, pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic Characterization of Basic Oxygen Furnace Slag through an Adaptated BEST Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1), pp 107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2009.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575010v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Characterization of Basic Oxygen Furnace Slag through an Adaptated BEST Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Effect of the settlement of sediments on water infiltration in two urban infiltration basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156, pp.316-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2009.0039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00508970v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00563973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the settlement of sediments on water infiltration in two urban infiltration basins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">Ecoulement et transfert colloïdal dans un milieu modèle à double porosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvina Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Goutaland</w:t>
+                <w:t xml:space="preserve">Béatrice Bechet Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Letellier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (2), pp 86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:2010022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.02.031⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00563973v1</w:t>
+                <w:t xml:space="preserve">hal-00575020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulement et transfert colloïdal dans un milieu modèle à double porosité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of sediments and transfer properties in soils in a stormwater infiltration basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb:2010022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (8), pp.1499-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-010-0258-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575020v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of sediments and transfer properties in soils in a stormwater infiltration basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of land use on the hydraulic properties of the topsoil in a small French catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vidal Beaudet</w:t>
+                <w:t xml:space="preserve">E. Gonzalez Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Béchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (8), pp.1499-1509. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (17), pp.2382 - 2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-010-0258-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729714v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc and lead transfer in a contaminated roadside soil : Experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14219,90 +14219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of an artificial macropore in sandy columns on flow and solute transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvina Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 376 (3-4), pp 392-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14348,64 +14348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical evaluation of a set of analytical infiltration equations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soria Ulgade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14478,90 +14478,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent velocity profile in fully-developed open channel flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Bonakdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Larrarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp 1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14607,90 +14607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concomitant Zn-Cd and Pb retention in a carbonated fluvio-glacial deposit under both static and dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Fevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Galvez Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14753,103 +14753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beerkan Estimation of Soil Transfer Parameters through Infiltration Experiments—BEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Miguel Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.521 à 532. </w:t>
@@ -14887,103 +14887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beerkan estimation of soil transfer parameters through infiltration experiments-BEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Soria Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cuenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70, pp.521-532. </w:t>
@@ -15066,64 +15066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding microplastic transport in saturated systems: modelling and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Cardoza-Pedroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15155,4219 +15155,4219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding micro and nano-plastics transport across the vadose zone: integrating laboratory experiments and modeling to unravel transport processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Waly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Aroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échange (micro)plastiques dans les hydrosystèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879891v1</w:t>
+                <w:t xml:space="preserve">hal-04865156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual versus Automated Beerkan run for characterizing the hydraulic properties of sandy soil in Senegal's Sahel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanane Aroui</w:t>
+                <w:t xml:space="preserve">Tree influence on water dynamics in sloped forest soils: insights from stemflow and throughflow experiments and time-lapse ground-penetrating radar monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Burguet Marimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paz Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilenia Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04865156v1</w:t>
+                <w:t xml:space="preserve">hal-04867703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree influence on water dynamics in sloped forest soils: insights from stemflow and throughflow experiments and time-lapse ground-penetrating radar monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PlasticUnderground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizeth Cardoza-Pedroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d’échange (micro)plastiques dans les hydrosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H2O Lyon, Nov 2024, Villaurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04867703v1</w:t>
+                <w:t xml:space="preserve">hal-04880057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlasticUnderground</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding micro and nano-plastics transport across the vadose zone: integrating laboratory experiments and modeling to unravel transport processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Cardoza-Pedroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échange (micro)plastiques dans les hydrosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H2O Lyon, Nov 2024, Villaurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880057v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a probability approach to determine water and colloidal pollutant flow behavior in urban heterogeneous soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Di Prima</w:t>
+                <w:t xml:space="preserve">INFILTRON-mod, a simplified preferential infiltration model for modeling bioretention systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asra Asry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1164⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860143v1</w:t>
+                <w:t xml:space="preserve">hal-04856303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaged scientists and the question of neutrality and integrity: illustrative intellectual trajectories of geoscientists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Evaluating stemflow infiltration through time-lapse ground-penetrating radar surveys on a Faidherbia albida tree in Senegal's Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saidou Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersande Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. pp.31 - 46, </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860154v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of dual permeability hydraulic properties and modeling the hydrological response of an experimental green roof</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des fonctions infiltration et filtration d’un ouvrage de gestion des eaux pluviales à la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim D Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU general assemble 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856313v1</w:t>
+                <w:t xml:space="preserve">hal-04183142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFILTRON-mod, a simplified preferential infiltration model for modeling bioretention systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of hillslope connectivity on Aleppo pine plantation by artificial stemflow experiments and preferential flow pathways detection using time-lapse ground penetrating radar surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5608⟩</w:t>
+              <w:t xml:space="preserve">EGU general assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856303v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating stemflow infiltration through time-lapse ground-penetrating radar surveys on a Faidherbia albida tree in Senegal's Sahel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the use of woodchips as drainage material on infiltration in secondary wastewater effluents infiltration trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saidou Talla</w:t>
+                <w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waly Faye</w:t>
+                <w:t xml:space="preserve">Vivien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersande Fernandez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860175v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des fonctions infiltration et filtration d’un ouvrage de gestion des eaux pluviales à la source</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183142v1</w:t>
+                <w:t xml:space="preserve">hal-04485438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hillslope connectivity on Aleppo pine plantation by artificial stemflow experiments and preferential flow pathways detection using time-lapse ground penetrating radar surveys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the BEST-WR three-term formulation to estimate water repellent soil hydraulic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2830⟩</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856341v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the use of woodchips as drainage material on infiltration in secondary wastewater effluents infiltration trenches</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a probability approach to determine water and colloidal pollutant flow behavior in urban heterogeneous soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6752⟩</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752297v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of soil surface hydraulic properties in a semi-arid agroforestry system of the Senegalese groundnut basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seydou Talla</w:t>
+                <w:t xml:space="preserve">Engaged scientists and the question of neutrality and integrity: illustrative intellectual trajectories of geoscientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Do</w:t>
+                <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jourdan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Íñigo Vitón</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. pp.31 - 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485438v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the BEST-WR three-term formulation to estimate water repellent soil hydraulic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Estimation of dual permeability hydraulic properties and modeling the hydrological response of an experimental green roof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU general assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t>
+              <w:t xml:space="preserve">EGU general assemble 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Austria), France. pp.305 - 319, </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-2926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856325v1</w:t>
+                <w:t xml:space="preserve">hal-04856313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorptivity of dual-permeability soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new method to determine infiltration of water in urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th EJSW – European Junior Scientists Workshop on “Monitoring Urban Drainage Systems and Rivers”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, St-Maurice-en-Valgaudemar, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871930v1</w:t>
+                <w:t xml:space="preserve">hal-04872678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine infiltration of water in urban soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Saturated hydraulic conductivity estimation of layered soil in 1D from Beerkan Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moret-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EJSW – European Junior Scientists Workshop on “Monitoring Urban Drainage Systems and Rivers”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Asembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872678v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated hydraulic conductivity estimation of layered soil in 1D from Beerkan Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEST-WR for the hydraulic characterization of hydrophilic and water-repellent soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Ribeiro Roder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Asembly 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Vienne (Austria), Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, vienne (austria), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871938v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEST-WR for the hydraulic characterization of hydrophilic and water-repellent soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method to determine filtration of pollutants in urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Filippo Giadrossich</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, vienne (austria), France. </w:t>
+              <w:t xml:space="preserve">, May 2022, Wien, Austria, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-1385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871733v1</w:t>
+                <w:t xml:space="preserve">hal-04871791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine filtration of pollutants in urban soils</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode pour la caractérisation de la filtration des polluants dans les sols urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème édition des Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Villeurbanne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871791v1</w:t>
+                <w:t xml:space="preserve">hal-04871876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode pour la caractérisation de la filtration des polluants dans les sols urbains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Di Prima</w:t>
+                <w:t xml:space="preserve">Modeling bioretention systems using different sets of simplified preferential infiltration models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asra Asry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des Journées Doctorales en Hydrologie Urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (Austria), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871876v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling bioretention systems using different sets of simplified preferential infiltration models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sorptivity of dual-permeability soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Vienne (Austria), France. </w:t>
+              <w:t xml:space="preserve">, May 2022, Vienne (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871953v1</w:t>
+                <w:t xml:space="preserve">hal-04871930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of earthworms in an infiltration basin for maintaining water infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t>
+                <w:t xml:space="preserve">Jean-Phillipe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dô</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Wien, Austria, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872226v1</w:t>
+                <w:t xml:space="preserve">hal-04871760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining new techniques to investigate water dynamics above a shallow restrictive layer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of 3D infiltration curves measured with disc infiltrometer in heterogeneous soil profiles: Sequential analysis of infiltration data and estimate of β</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moret-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Capello</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mirko Castellni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online (Vienna), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12220⟩</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872262v1</w:t>
+                <w:t xml:space="preserve">hal-04872151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of β parameter used in Haverkamp 1D-analytical infiltration equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">May macropores increase contaminant retention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Borja Latorre</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online (Vienna), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12851⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872163v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning preferential flow by using synthetic goethite aggregates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Coupling large and small ring infiltration experiments for investigating preferential flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Concialdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online (Vienna), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7429⟩</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872171v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of earthworms in an infiltration basin for maintaining water infiltration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A quick fix for modeling infiltration in water-repellent soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Abou Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Wien, Austria, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7215⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online (Covid), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871760v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of 3D infiltration curves measured with disc infiltrometer in heterogeneous soil profiles: Sequential analysis of infiltration data and estimate of β</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Conditioning preferential flow by using synthetic goethite aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online (Vienna), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12442⟩</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872151v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May macropores increase contaminant retention?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Combining new techniques to investigate water dynamics above a shallow restrictive layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Biddoccu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Di Prima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10371⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online (Vienna), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591698v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling large and small ring infiltration experiments for investigating preferential flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Investigation of β parameter used in Haverkamp 1D-analytical infiltration equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yılmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moret-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online (Vienna), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7355⟩</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872170v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quick fix for modeling infiltration in water-repellent soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential impact of Faidherbia albida tree on soil infiltration in a semi-arid agroforestry system of the Senegalese groundnut basin: role of preferential flows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waly Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djim Mouhamadou Lamine Diongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online (Covid), Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872145v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is breakthrough of solute impacted by the edges of the columns in the case of macropored systems?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">INFILTRON package for assessing infiltration &amp; filtration functions of urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile de Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8220⟩</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401684v1</w:t>
+                <w:t xml:space="preserve">hal-04401689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFILTRON package for assessing infiltration &amp; filtration functions of urban soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Finite formulation for the computation of sorptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matteo Martini</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401689v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite formulation for the computation of sorptivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Is breakthrough of solute impacted by the edges of the columns in the case of macropored systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2020</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-22664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401484v1</w:t>
+                <w:t xml:space="preserve">hal-04401684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polluants émergents des eaux pluviales dans les bassins d'infiltration : transfert de nanoparticules en milieu poreux hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Française de Génie des Procédés 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19392,90 +19392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'un agent de contraste IRM dans un milieu poreux modèle traversé par un macropore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Batany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19552,64 +19552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
@@ -19638,103 +19638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des nanoparticules des eaux de ruissellement et transfert dans les milieux poreux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19759,90 +19759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une base de données mondiale sur les propriétés d'infiltration des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batlle Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19884,51 +19884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential solute transport in a model macroporous medium: breakthrough experiments, magnetic resonance imaging and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Batany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19936,51 +19936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FICPM 2018, French Interpore Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2p</w:t>
@@ -20009,90 +20009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non‐Newtonian Fluids in Action: Revisiting Hydraulic Conductivity and Pore Size Distribution of Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Bouarafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi R Abou Najm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne (Austria), Austria. pp.1 - 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20139,51 +20139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d’évaluation du relargage du cuivre piégé dans des sédiments de l’assainissement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20260,64 +20260,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwaporn Siltecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20359,90 +20359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the volume of gaseous phase in closed reactors on ANC results and modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-4829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20506,51 +20506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20592,90 +20592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovating method for assessment of copper leaching in urban stormwater sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, LYON, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20700,90 +20700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation géochimique de la solubilisation des éléments minéraux majeurs dans les sédiments de l’assainissement urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2015 du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFHN, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20808,90 +20808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude en colonne non-saturée du transfert du S-métolachlore et de ses métabolites dans un matériau fluvio-glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sidoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du groupe français des pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20910,346 +20910,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Legret</w:t>
+                <w:t xml:space="preserve">Numerical evaluation of inverse modelling methods for 1D and 3D water infiltration experiments in homogeneous soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chaurand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Deneele</w:t>
+                <w:t xml:space="preserve">J. Soria Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Slag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
+              <w:t xml:space="preserve">19th World Congress of Soil Science, Soil solutions for a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213814v1</w:t>
+                <w:t xml:space="preserve">hal-00537732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of inverse modelling methods for 1D and 3D water infiltration experiments in homogeneous soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
+                <w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soria Ugalde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">A Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress of Soil Science, Soil solutions for a changing world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. 4 p</w:t>
+              <w:t xml:space="preserve">6th European Slag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537732v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of pollutant transfer from a BOF steel slag used in road construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gujisaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21287,103 +21287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wascon 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. 6p</w:t>
@@ -21412,103 +21412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Domas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Deneele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t>
@@ -21537,64 +21537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic characterization of settled sediment layer and subsoil in an urban infiltration basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21645,90 +21645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'hétérogénéité du milieu poreux sur l'écoulement et le transfert des polluants en phase colloïdale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvina Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du LCPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21753,90 +21753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de présence de strates sur l'écoulement et le transfert de polluants dans un milieu modèle représentatif des sols urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvina Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres RGCU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21861,103 +21861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'hétérogénéité sédimentaire d'un dépôt fluvioglaciaire sur l'infiltration d'eaux pluviales en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France. 1p</w:t>
@@ -21999,77 +21999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des macropores sur l'écoulement et le transport colloïdal dans un milieu poreux modèle en conditions saturées et non saturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvina Muca Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées d'études sur les milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22120,77 +22120,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrés de la Société Française de Génie des Procédés (SFGP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22215,90 +22215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'introduction d'une strate sur le transfert d'eau et de colloïdes dans un milieu sableux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvina Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32èmes Journées scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22368,77 +22368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding microplastic transport in saturated systems: modelling and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Cardoza-Pedroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22502,64 +22502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Drainage Modelling 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22597,77 +22597,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentials of Spectrophotometry Techniques to quantify Micro-and Nano plastic in Soil Columns Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizeth Cardoza-Pedroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée École Doctoral de Chimie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22731,64 +22731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle H2O Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22807,550 +22807,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and optimizing an Electrical Resistivity Tomography (ERT) time lapse acquisition for mapping hedgerow impacts on water transfers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Infiltration and filtration functions of urban soils’ characterization by coupling infiltrometry – ground penetrating radar – nanotracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée annuelle H2O'Lyon #5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04833734v1</w:t>
+                <w:t xml:space="preserve">hal-04872753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration and filtration functions of urban soils’ characterization by coupling infiltrometry – ground penetrating radar – nanotracers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie pour déterminer leurs performances hydrologiques en climat actuel et futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Combeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle H2O'Lyon #5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nantes (France), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872753v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie pour déterminer leurs performances hydrologiques en climat actuel et futur</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">NBS for secondary wastewater effluents infiltration based on soil and woodchips as drainage material: laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold-Fred Imig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833128v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBS for secondary wastewater effluents infiltration based on soil and woodchips as drainage material: laboratory study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+                <w:t xml:space="preserve">Designing and optimizing an Electrical Resistivity Tomography (ERT) time lapse acquisition for mapping hedgerow impacts on water transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanifa Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold-Fred Imig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Courapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. 2024, </w:t>
+              <w:t xml:space="preserve">, Apr 2024, Vienna (AUSTRIA), Austria. EGU24-12830, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752340v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04833734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling cumulative infiltration into dual-permeability soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Di Prima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23561,51 +23561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration des eaux pluviales et filtration des polluants dans les sols urbains : une nouvelle approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23643,103 +23643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bimodal breakthrough curves through dual-permeability systems: an experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23764,103 +23764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de nanoparticules en milieu poreux hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Milieux Poreux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23885,90 +23885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of S-Metachlor and its metabolites in the vadoze zone : experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sidoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Symposium on Pesticide Chemistry “Environmental Risk Assessment and Management”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23993,51 +23993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificity of Fe and P speciation in urban soils dedicated to stormwater infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24150,103 +24150,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling MRI and Modelling to Investigate Solute and Colloid Transfer – From Homogeneous to Heterogeneous Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Courtier-Murias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Pohlmeier; Siegfried Stapf; Sabina Haber-Pohlmeier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Plants and Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.231-262, 2025, 2025 eBook Collection, 978-1-83767-345-2. </w:t>
@@ -24524,51 +24524,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E96D90F6"/>
+    <w:nsid w:val="838BBDC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24755,51 +24755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lassabatere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8625-5455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070300216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7903-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Prima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Abou Najm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bagarello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ghanbarian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Autovino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Iovino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15330" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czarnes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sa&#287;lam" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan I&#775;&#231;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Stewart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106235" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moret-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boily" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c06222" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Burguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ribeiro Roder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Giannini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14209268" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabatere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moret-Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14928" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asra Asry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129477" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pollacco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-895-2023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115765v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giadrossich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo de Oliveira Barros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Thays Ara&#250;jo Alves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Martins Dos Santos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Paiva Coutinho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20220153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tan Luong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boily" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09358" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119192" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150410" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Pollacco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rajanayaka" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Zammit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105472" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Lopes Bezerra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Martins Dos Santos Neto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassia dos Anjos Ten&#243;rio De Melo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Latorre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Talebian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR031600" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805386v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez-Moret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a P Pollacco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ackerer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Belfort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lassabatere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105386" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651133v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Martins dos Santos Neto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Virg&#237;nia da Silva Ribas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Maria Gico Lima Montenegro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2021-0018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106400" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03244511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Castellini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2021-0002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03244681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilburne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcneill" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103933" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iovino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Abou Najm" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagarello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5083-2021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163630v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raimbault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil Roca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-671-2021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03010111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hamidreza Sadeghi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hazbavi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboobeh Kiani-Harchegani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Younesi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padidehsadat Sadeghi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125620" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03152196v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Najm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028539" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Stewart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi R Abou Najm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126936" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384601v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moret-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Latorre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Prima" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126542" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03279245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127636" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03170980v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment V&#233;zin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumgartl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11030257" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03279256v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Argane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11060606" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03243379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Rezaei" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Morbidelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20117" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02515888v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Esteban Lozano-Baez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Frosini de Barros Ferraz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10061950" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975398v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vrugt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20068" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02611638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138866" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Concialdi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Bhanderi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124492" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02883951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125159" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565311v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138511" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04864969v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V L&#243;pez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Pueyo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13966" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280838v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03214" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02068097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Keesstra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2018.1560448" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02153198v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Batany" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.07.0140" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877805v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bellagh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2074-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02369836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silva Ursulino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Rabelo Coelho" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cezar dos Santos Ara&#250;jo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11051007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098669v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouarafa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11040660" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02400505v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2019.10.0113" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02141637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.03.077" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02015372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.038" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317463v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12791" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02141648v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pollacco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.05.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02370662v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ventrella" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Garofalo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081657" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317852v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.06.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MN4FVB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02141631v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.06.0124" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01807232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodrigo-Comino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marrosu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10040514" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01807111v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Bai" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b00501" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152137v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marrosu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirastru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.033" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTJD287N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01799350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jully" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.02.024" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01807164v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Concialdi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.05.013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32J3MC95-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847302v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latorre" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. L&#243;pez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719881v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Bautista" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11273" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loizeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rossier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Refloch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Besnard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01723478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Gerke" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Jabro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0036" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719859v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erij Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01723338v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01723497v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuseul Pr&#233;d&#233;lus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-3755-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774870v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Dal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1036128" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01714377v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Montenegro" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10985" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1JT7X31-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685880v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sidoli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2016.04.001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1HX8KZN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01762820v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01762831v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pe&#241;a" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.015" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286213v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Binh Bien" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.06.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281606v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gette-Bouvarot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01642" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948976v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2015.713083" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01078770v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G. Lemoine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1421" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBZM0373-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077197v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2014.67067" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peyrard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.10.0181" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00925111v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alexander Paul Pollacco" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Soria-Ugalde" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e3182a2da21" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00924274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Hui Pu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844912v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Bien Le" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmh.2013.33018" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869832v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2012.0121" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921324v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Dub&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.006" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ50Z134-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00926287v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.105" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784629v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.10.009" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPXB726-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851934v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Hui Pu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766698v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kandelous Maziar" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirja Simunek" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2012.0117n" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766621v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.04.037" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBDWBNSN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586903v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509082v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rusch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.022" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1ZG2TB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972608v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rapsaet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0039" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563973v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goutaland" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.031" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTBF6QWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575020v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet Harmand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010022" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-D412RD1T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379432v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.04.124" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ6KFK3S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451071v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.048" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB2PD4LG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413171v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soria Ulgade" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haverkamp" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007941" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372255v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-007-9051-6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-248W6P07-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363449v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Galvez Cloutier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.053" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57V1MPQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385812v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Soria" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuenca" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0026" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587728v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soria Ugalde" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuenca" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245525v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Cardoza-Pedroza" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879891v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867703v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Burguet Marimon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Salazar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Murgia" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12832" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880057v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860143v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1164" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860154v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;&#241;igo Vit&#243;n" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5456" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856313v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2926" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856303v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5608" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860175v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Talla" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Fernandez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5271" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183142v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856341v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2830" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752297v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6752" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856325v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4078" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871930v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4713" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872678v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871938v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret-Fernandez" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5937" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871733v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1385" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871791v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7174" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871876v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871953v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9245" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872262v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Capello" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Biddoccu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12220" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872163v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12851" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872171v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7429" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871760v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Bedell" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7215" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872151v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Castellni" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12442" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591698v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10371" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872170v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7355" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872145v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3408" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401684v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8220" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401689v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile de Giacomoni" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11269" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401484v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22664" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402036v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402042v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Faure" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04403293v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608276v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batlle Aguilar" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915268v2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Faure" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872383v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.06.0092" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321990v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drapeau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985355v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaporn Siltecho" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02065611v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167941v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hechelski" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulais" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danjean" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065617v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065635v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149469v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537732v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soria Ugalde" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457335v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gujisaite" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291433v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364357v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371917v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371612v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371924v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Muca Lamy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363453v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Durin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363523v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245513v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245532v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833734v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bader" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12830" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872753v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752340v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17239" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04217845v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3810" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861057v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Saint-Louis" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Traull&#233;" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3409" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872734v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402021v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04403373v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01179799v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lassabatere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8625-5455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070300216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7903-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377115v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fernandes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Di Prima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Donze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70050" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Abou Najm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bagarello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ghanbarian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791409v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sa&#287;lam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan I&#775;&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Stewart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moret-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yilmaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117089" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692598v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Luo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boily" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c06222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Burguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Ribeiro Roder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Giannini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14209268" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01265-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01262-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Czarnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Autovino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Iovino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04479981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asra Asry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129477" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pollacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-895-2023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115765v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Giadrossich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2023.129527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo de Oliveira Barros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Thays Ara&#250;jo Alves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Martins Dos Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Paiva Coutinho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20220153" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Zhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tan Luong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boily" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09358" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lassabatere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moret-Fernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahmati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14928" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Pollacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rajanayaka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Zammit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105472" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique Lopes Bezerra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Martins Dos Santos Neto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassia dos Anjos Ten&#243;rio De Melo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040513" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830339v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahmati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Latorre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Talebian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021WR031600" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernandez-Moret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830014v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J a P Pollacco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ackerer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Belfort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lassabatere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105386" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Martins dos Santos Neto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14071000" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150410" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fernandes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sarles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venisseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119192" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hechelski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Saulais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106400" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03244511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Castellini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2021-0002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03244681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilburne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcneill" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrick" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.103933" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iovino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. R Abou Najm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagarello" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370546v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5083-2021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03010111v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hamidreza Sadeghi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hazbavi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahboobeh Kiani-Harchegani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibollah Younesi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padidehsadat Sadeghi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raimbault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Courtier-Murias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil Roca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-671-2021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03152196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou Najm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028539" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D Stewart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi R Abou Najm" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126936" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384601v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Moret-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Latorre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Di Prima" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126542" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03170980v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment V&#233;zin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumgartl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11030257" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03279245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127636" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03279256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Argane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11060606" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03243379v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Rezaei" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Morbidelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Vereecken" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20117" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Virg&#237;nia da Silva Ribas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Maria Gico Lima Montenegro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/johh-2021-0018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02975398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vrugt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret&#8208;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02611638v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138866" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438812v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Concialdi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Bhanderi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124492" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02883951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125159" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02565311v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138511" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04864969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V L&#243;pez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Pueyo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13966" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02515888v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Esteban Lozano-Baez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Frosini de Barros Ferraz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10061950" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02068097v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Keesstra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2018.1560448" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02153198v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Batany" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.07.0140" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877805v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bellagh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2074-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02369836v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Silva Ursulino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Rabelo Coelho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cezar dos Santos Ara&#250;jo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11051007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098669v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouarafa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme-Kouyi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11040660" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02015372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.038" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02141648v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pollacco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.05.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02400505v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2019.10.0113" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317463v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12791" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02141637v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.03.077" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02370662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ventrella" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Garofalo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11081657" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02317852v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gosset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.06.007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MN4FVB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02141631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.06.0124" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280838v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b03214" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01807111v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Bai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Lamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b00501" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02152137v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marrosu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pirastru" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.06.033" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTJD287N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01799350v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Estragnat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jully" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.02.024" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weiherm&#252;ller" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov A. Pachepsky" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Mao" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1237-2018" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01807164v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Concialdi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2018.05.013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32J3MC95-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847302v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latorre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. L&#243;pez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.07.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01807232v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodrigo-Comino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Marrosu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pulido" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10040514" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719881v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Bautista" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11273" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608346v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loizeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rossier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Refloch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Besnard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01723478v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Gerke" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Jabro" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0036" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719859v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erij Ben Slim&#232;ne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; &#352;im&#367;nek" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01723338v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0016" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01723497v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieuseul Pr&#233;d&#233;lus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Louis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-3755-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719399v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01714377v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Montenegro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10985" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R1JT7X31-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685880v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sidoli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2016.04.001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1HX8KZN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774870v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Dal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1036128" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01762831v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pe&#241;a" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01286213v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Binh Bien" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.06.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281606v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gette-Bouvarot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Volatier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01642" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948976v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2015.713083" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01762820v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.08.006" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01078770v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G. Lemoine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1421" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LBZM0373-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01077197v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brichat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2014.67067" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peyrard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.10.0181" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844912v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Bien Le" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmh.2013.33018" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869832v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2012.0121" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00921324v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Dub&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.006" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJ50Z134-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00926287v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.105" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784629v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.10.009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPXB726-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851934v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Hui Pu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bonakdari" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00924274v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Hui Pu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)hy.1943-7900.0000609" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00925111v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alexander Paul Pollacco" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Nasta" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Soria-Ugalde" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e3182a2da21" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766621v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;chet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.04.037" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBDWBNSN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kandelous Maziar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirja Simunek" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2012.0117n" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586903v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509082v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rusch" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Humbert" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.03.022" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1ZG2TB3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972608v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rapsaet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Fevrier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508970v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2009.0039" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563973v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goutaland" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.031" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTBF6QWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575020v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet Harmand" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2010022" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-D412RD1T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729714v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-010-0258-7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5MM215DX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507313v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7640" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69GWMLQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379432v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.04.124" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ6KFK3S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451071v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.048" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB2PD4LG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413171v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soria Ulgade" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haverkamp" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009WR007941" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372255v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-007-9051-6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-248W6P07-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363449v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Galvez Cloutier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.053" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57V1MPQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385812v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Soria" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuenca" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2005.0026" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587728v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soria Ugalde" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cuenca" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245525v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Cardoza-Pedroza" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865156v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Waly" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11976" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867703v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Burguet Marimon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paz Salazar" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia Murgia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12832" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880057v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krause" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879891v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856303v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5608" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860175v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidou Talla" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Fernandez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5271" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183142v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856341v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2830" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752297v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6752" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04485438v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Talla" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Do" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16621" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856325v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4078" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860143v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Martini" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1164" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860154v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;&#241;igo Vit&#243;n" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5456" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856313v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-2926" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872678v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871938v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret-Fernandez" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5937" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871733v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-1385" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871791v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7174" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871876v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871953v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9245" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871930v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4713" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871760v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Bedell" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roques" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7215" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872151v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Castellni" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12442" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591698v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10371" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872170v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7355" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872145v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3408" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872171v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7429" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872262v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Capello" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Biddoccu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12220" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872163v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12851" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872226v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djim Mouhamadou Lamine Diongue" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#244;" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8768" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401689v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile de Giacomoni" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11269" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401484v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-22664" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04401684v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8220" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402036v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402042v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Faure" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04403293v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608276v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batlle Aguilar" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915268v2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Faure" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872383v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.06.0092" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321990v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drapeau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delolme" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985355v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaporn Siltecho" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02065611v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167941v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hechelski" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulais" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danjean" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Attard" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065617v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065635v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01149469v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537732v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soria Ugalde" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457335v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gujisaite" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291433v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364357v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371917v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371612v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bievre" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371924v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvina Muca Lamy" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363453v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Durin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363523v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245513v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245532v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872753v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752340v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17239" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04833734v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bader" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12830" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04217845v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3810" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861057v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Saint-Louis" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Traull&#233;" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3409" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872734v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402021v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04403373v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01179799v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199942v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673452-00231" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457347v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Lakel" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saiyouri" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>