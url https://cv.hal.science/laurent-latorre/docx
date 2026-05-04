--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Latorre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0478-1572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160859581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital-Based Solution for the Generation of FM/PM Test Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.777-790. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3434356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Society Tour de France 2024: Celebrating 75 Years of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2024.3410911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Audio Processing at the Edge for Biologging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea13020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Power Issues in Biologging: An Audio/Inertial Recorder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8196. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03892336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost EVM Measurement of ZigBee Transmitters From 1-bit Undersampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (11), pp.2400-2410. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3043318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Digital Test Solution for Symbol Error Detection of RF ZigBee Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2019.2898769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02077048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSB Phase Noise Evaluation of Analog/IF Signals on Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5556-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Embedded Test Instrument for On-Chip Phase Noise Testing of Analog/RF Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.#1640014. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126616400144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Testing of Analog/IF Signals Using Digital ATE: A New Post-Processing Algorithm for Extended Measurement Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5-6), pp.443-459. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5548-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Benefits of a Periodically-Forced Nonlinear Oscillator for Energy Harvesting from Ambient Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Crossing Approach for the Analysis of RF Modulated Signals using only Digital Test Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Drivers for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Mechanism in MEMS Devices for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/12/125020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Circuits Testing: Remote Access to Test Equipment for Labs and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (5), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v5i5.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost Piezoresistive Compass on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130-131, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of offset and noise in CMOS piezoresistive sensors using a magnetometer as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Actuation of Microscale Liquid-Metal Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonwon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter-Patrick De Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesog J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2002.800934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Generation of RF Phase-Modulated Test Stimuli: Application to BPSK Modulation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Burelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Didcot, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04827861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital generation of single tone FM/PM test stimuli: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost generation of RF test stimuli from baseband digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2024 - 33rd IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Ahmedabad, India. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04868000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost digital solution for production test of ZigBee transmitters - Special Session “AMS-RF testing”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2023 - 24th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Veracruz, Mexico. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS58125.2023.10154484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04257082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a digital-based solution for the generation of 2.4GHz OQPSK test stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Chehaitly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital test of ZigBee transmitters: Validation in industrial test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.396-401, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Low-Power Multi-Sensors device for Bio-Logging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2021 - 23rd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03740384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost testing of a 2.4GHz ZigBee transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03001537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVM measurement of RF ZigBee transceivers using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Embedded Audio Recording using MEMS Microphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Measurement and Spectral Test of ZigBee Transmitters from 1-bit Under-sampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2019 - 24th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02274367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of 2.4 GHz ZigBee Transmitter using Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2019 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pitztal, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost functional test of a 2.4 GHz OQPSK transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.17-22, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01997910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combo of innovative educational approaches to teach industrial test to undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-Based Learning Approach to Teach Printed Circuit Boards Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL: Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.45-57, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Test Project Oriented Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abu Dhabi, United Arab Emirates. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2016.7474541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Peers Learning Education Approach to Teach Industrial Test to Undergraduate Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWME.2016.7496485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital technique for the evaluation of SSB phase noise of analog/RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2015 - 16th Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded test instrument for on-chip phase noise evaluation of analog/IF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Belgrade, Serbia. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital on-chip measurement circuit for built-in phase noise testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signals Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2015.7177880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Low-Cost Phase Noise Production Testing from 1-bit Signal Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pedagogie par projet pour des etudiants acteurs et auteurs de leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES: Questions de Pédagogie dans l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for phase noise measurement from 1-bit signal acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2014.6997400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement on IF analog signals using standard digital ATE resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost phase noise testing of complex RF ICs using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2014.7035301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de pédagogie par projet pour la formation au test industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost SNR estimation of analog signals using standard digital Automated Test Equipment (ATE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude de la testabilité d'un circuit logique à sa vérification sur testeur industriel : Une expérience pédagogique sur les approches de test structurel et fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Crossing based QAM Demodulation for Low-Cost Analog/RF Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Integrated Solution for the Control and Diagnosis of Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Behaviour of a Micromachined SOI Device for Energy Harvesting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'enseignement Master MNE Strasbourg - CRTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France. pp.Actes P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AM-Demodulation of Analog/RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW 2010 - 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2010.5503013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pédagogique Master Micro-Nano Électronique de Strasbourg ¬ CRTC: Testabilité numérique-analogique sur circuit intégré mixte dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM (JPCNFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sainr-Malo, France. Actes pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Standard Digital ATE for the Analysis of RF Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2010 - 15th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2010.5512782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00492828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D VHDL-AMS Model for Disk-Shape Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMAS 2008 - IEEE International Workshop on Behavioral Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Jose, United States. pp.148-152, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMAS.2008.4751257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Electrical SPICE Model for Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMAS: Behavioral Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Jose, SA, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a CMOS Micro Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PATENT-DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset and Noise Rejection Analysis in CMOS Piezoresistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Micromachined CMOS Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Séoul (Corée), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The EuNICE Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUTECH'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Outils CADENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Malo, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Digital, Test de Mémoires, Test Mixte : 5 Centres de Compétence pour la Formation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France. p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS MEMS Accelerometer with Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur CMOS Faible Bruit pour Micro Capteur MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'03: Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Louvain, Belgique. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of the Oscillation-Based Test Methodology for Parametric Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive CMOS Beams for Inertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toronto, Canada. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2003.1278978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise CMOS Amplifier for a Piezoresistive Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'02: 1st International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Access to Engineering Test Facilities for the Distant Education of European Microelectronics Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Frontiers in Education (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Boston, MA, United States. pp.T2E-24, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2002.1157943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuNICE-Test Project: A remote Access to Engineering Test for European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vigo, Spain. pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Measurements based on Digital Test Equipment for Low-Cost Testing of Analog/RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. , 18th IEEE European Test Symposium, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS Cantilevers for Intertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.341-344, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The CRTC Experience Through the EuNICE-Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achim Rettberg and Christophe Bobda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC10 Working Conference: EduTech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. , pp.63-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Resolution MEMS-Based CMOS Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.287-290, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method And Apparatus For Measuring Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 81582852EP01. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00985404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Access to Manufacturing Test Facilities: a Reality in IC, a dream in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Trainer Education Deliverable: Management Report, Attendees and Training Contents, Training Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des techniques microélectroniques contribuant à la réalisation de microsystèmes : application à la mesure du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test de Microsystèmes Monolithiques CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Latorre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0478-1572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160859581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Testing of 2.4GHz Receiver on Standard Digital ATE: Practical Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2026.3680795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05584995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital-Based Solution for the Generation of FM/PM Test Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.777-790. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3434356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Society Tour de France 2024: Celebrating 75 Years of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2024.3410911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Audio Processing at the Edge for Biologging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea13020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Power Issues in Biologging: An Audio/Inertial Recorder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8196. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03892336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost EVM Measurement of ZigBee Transmitters From 1-bit Undersampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (11), pp.2400-2410. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3043318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Digital Test Solution for Symbol Error Detection of RF ZigBee Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2019.2898769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02077048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSB Phase Noise Evaluation of Analog/IF Signals on Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5556-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Embedded Test Instrument for On-Chip Phase Noise Testing of Analog/RF Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.#1640014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126616400144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Testing of Analog/IF Signals Using Digital ATE: A New Post-Processing Algorithm for Extended Measurement Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5-6), pp.443-459. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5548-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Benefits of a Periodically-Forced Nonlinear Oscillator for Energy Harvesting from Ambient Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Crossing Approach for the Analysis of RF Modulated Signals using only Digital Test Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Drivers for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Mechanism in MEMS Devices for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/12/125020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Circuits Testing: Remote Access to Test Equipment for Labs and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (5), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v5i5.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost Piezoresistive Compass on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130-131, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of offset and noise in CMOS piezoresistive sensors using a magnetometer as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Actuation of Microscale Liquid-Metal Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonwon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter-Patrick De Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesog J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2002.800934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Generation of RF Phase-Modulated Test Stimuli: Application to BPSK Modulation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Burelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Didcot, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04827861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital generation of single tone FM/PM test stimuli: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost generation of RF test stimuli from baseband digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2024 - 33rd IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Ahmedabad, India. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04868000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost digital solution for production test of ZigBee transmitters - Special Session “AMS-RF testing”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2023 - 24th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Veracruz, Mexico. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS58125.2023.10154484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04257082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital test of ZigBee transmitters: Validation in industrial test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.396-401, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Low-Power Multi-Sensors device for Bio-Logging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2021 - 23rd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03740384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a digital-based solution for the generation of 2.4GHz OQPSK test stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Chehaitly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost testing of a 2.4GHz ZigBee transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03001537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVM measurement of RF ZigBee transceivers using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Embedded Audio Recording using MEMS Microphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Measurement and Spectral Test of ZigBee Transmitters from 1-bit Under-sampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2019 - 24th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02274367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of 2.4 GHz ZigBee Transmitter using Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2019 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pitztal, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost functional test of a 2.4 GHz OQPSK transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.17-22, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01997910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combo of innovative educational approaches to teach industrial test to undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-Based Learning Approach to Teach Printed Circuit Boards Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL: Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.45-57, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Peers Learning Education Approach to Teach Industrial Test to Undergraduate Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWME.2016.7496485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Test Project Oriented Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abu Dhabi, United Arab Emirates. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2016.7474541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital on-chip measurement circuit for built-in phase noise testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signals Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2015.7177880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded test instrument for on-chip phase noise evaluation of analog/IF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Belgrade, Serbia. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Low-Cost Phase Noise Production Testing from 1-bit Signal Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital technique for the evaluation of SSB phase noise of analog/RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2015 - 16th Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pedagogie par projet pour des etudiants acteurs et auteurs de leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES: Questions de Pédagogie dans l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for phase noise measurement from 1-bit signal acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2014.6997400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement on IF analog signals using standard digital ATE resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost phase noise testing of complex RF ICs using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2014.7035301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de pédagogie par projet pour la formation au test industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost SNR estimation of analog signals using standard digital Automated Test Equipment (ATE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude de la testabilité d'un circuit logique à sa vérification sur testeur industriel : Une expérience pédagogique sur les approches de test structurel et fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Crossing based QAM Demodulation for Low-Cost Analog/RF Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Integrated Solution for the Control and Diagnosis of Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Behaviour of a Micromachined SOI Device for Energy Harvesting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'enseignement Master MNE Strasbourg - CRTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France. pp.Actes P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pédagogique Master Micro-Nano Électronique de Strasbourg ¬ CRTC: Testabilité numérique-analogique sur circuit intégré mixte dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM (JPCNFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sainr-Malo, France. Actes pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AM-Demodulation of Analog/RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW 2010 - 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2010.5503013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Standard Digital ATE for the Analysis of RF Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2010 - 15th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2010.5512782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00492828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D VHDL-AMS Model for Disk-Shape Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMAS 2008 - IEEE International Workshop on Behavioral Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Jose, United States. pp.148-152, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMAS.2008.4751257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Electrical SPICE Model for Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMAS: Behavioral Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Jose, SA, United States. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset and Noise Rejection Analysis in CMOS Piezoresistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Micromachined CMOS Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Séoul (Corée), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a CMOS Micro Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PATENT-DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The EuNICE Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUTECH'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Digital, Test de Mémoires, Test Mixte : 5 Centres de Compétence pour la Formation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France. p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Outils CADENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Malo, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS MEMS Accelerometer with Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur CMOS Faible Bruit pour Micro Capteur MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'03: Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Louvain, Belgique. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise CMOS Amplifier for a Piezoresistive Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive CMOS Beams for Inertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toronto, Canada. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2003.1278978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of the Oscillation-Based Test Methodology for Parametric Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'02: 1st International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Access to Engineering Test Facilities for the Distant Education of European Microelectronics Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Frontiers in Education (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Boston, MA, United States. pp.T2E-24, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2002.1157943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuNICE-Test Project: A remote Access to Engineering Test for European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vigo, Spain. pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Measurements based on Digital Test Equipment for Low-Cost Testing of Analog/RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. , 18th IEEE European Test Symposium, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS Cantilevers for Intertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.341-344, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The CRTC Experience Through the EuNICE-Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achim Rettberg and Christophe Bobda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC10 Working Conference: EduTech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. , pp.63-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Resolution MEMS-Based CMOS Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.287-290, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method And Apparatus For Measuring Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 81582852EP01. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00985404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Access to Manufacturing Test Facilities: a Reality in IC, a dream in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Trainer Education Deliverable: Management Report, Attendees and Training Contents, Training Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des techniques microélectroniques contribuant à la réalisation de microsystèmes : application à la mesure du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test de Microsystèmes Monolithiques CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68F81B56"/>
+    <w:nsid w:val="A2CF6EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-latorre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0478-1572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160859581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Tahraoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vayssade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3434356" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13020030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03892336v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218196" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3043318" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02077048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2898769" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David-Grignot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5556-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5548-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwartz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bozier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trigona" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno And&#242;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baglio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5222-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTXR4JV7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.01.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00555283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Baglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/12/125020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D17FEBAA1E1006CFC5348E871FC7C0D52B5CCCDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v5i5.1013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128252v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.01.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTRNSLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.06.063" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CS0T08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonwon Kim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Patrick De Guzman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesog J. Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2002.800934" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04827861v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Burelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753528" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04868000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04257082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS58125.2023.10154484" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465473" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426209v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474090" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03740384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568669" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03001537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250900" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02948842v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02274367v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791540" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768840v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942824" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2016.7474541" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496485" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2015.7177880" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138761" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2014.6997400" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933998" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2014.7035301" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803558v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328990" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769876v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Confais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981317" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547763v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494546v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2010.5503013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492828v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2010.5512782" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370390v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751257" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370388v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437540" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106561v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106543v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106457v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106506v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108671v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108794v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2003.1278978" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269472v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268490v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269423v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2002.1157943" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268489v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820084v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106001v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106564v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985404v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268593v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397734v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397833v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-latorre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0478-1572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160859581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05584995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vayssade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Tahraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2026.3680795" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3434356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13020030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03892336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3043318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02077048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2898769" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David-Grignot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5556-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5548-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bozier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trigona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno And&#242;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5222-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTXR4JV7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.01.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00555283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Baglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/12/125020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D17FEBAA1E1006CFC5348E871FC7C0D52B5CCCDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v5i5.1013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.01.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTRNSLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.06.063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CS0T08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonwon Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Patrick De Guzman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesog J. Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2002.800934" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04827861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Burelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753528" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689333v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534627" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04868000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04257082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS58125.2023.10154484" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426209v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474090" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03740384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568669" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03001537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250900" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02948842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139147" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02274367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791540" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942824" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496485" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2016.7474541" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2015.7177880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138761" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102407" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2014.6997400" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933998" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119356v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2014.7035301" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803558v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328990" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769876v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Confais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489036v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547763v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2010.5503013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492828v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2010.5512782" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370390v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751257" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437540" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106543v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106506v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108794v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269460v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2003.1278978" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269433v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268490v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2002.1157943" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820084v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105999v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985404v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268593v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397734v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397833v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>