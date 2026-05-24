--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Latorre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0478-1572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160859581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Testing of 2.4GHz Receiver on Standard Digital ATE: Practical Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2026.3680795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05584995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital-Based Solution for the Generation of FM/PM Test Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.777-790. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3434356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Society Tour de France 2024: Celebrating 75 Years of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2024.3410911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Audio Processing at the Edge for Biologging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea13020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Power Issues in Biologging: An Audio/Inertial Recorder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8196. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03892336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost EVM Measurement of ZigBee Transmitters From 1-bit Undersampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (11), pp.2400-2410. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3043318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Digital Test Solution for Symbol Error Detection of RF ZigBee Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2019.2898769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02077048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSB Phase Noise Evaluation of Analog/IF Signals on Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5556-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Embedded Test Instrument for On-Chip Phase Noise Testing of Analog/RF Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.#1640014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126616400144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Testing of Analog/IF Signals Using Digital ATE: A New Post-Processing Algorithm for Extended Measurement Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5-6), pp.443-459. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5548-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Benefits of a Periodically-Forced Nonlinear Oscillator for Energy Harvesting from Ambient Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Crossing Approach for the Analysis of RF Modulated Signals using only Digital Test Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Drivers for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Mechanism in MEMS Devices for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/12/125020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Circuits Testing: Remote Access to Test Equipment for Labs and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (5), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v5i5.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost Piezoresistive Compass on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130-131, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of offset and noise in CMOS piezoresistive sensors using a magnetometer as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Actuation of Microscale Liquid-Metal Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonwon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter-Patrick De Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesog J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2002.800934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Generation of RF Phase-Modulated Test Stimuli: Application to BPSK Modulation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Burelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Didcot, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04827861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital generation of single tone FM/PM test stimuli: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost generation of RF test stimuli from baseband digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2024 - 33rd IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Ahmedabad, India. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04868000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost digital solution for production test of ZigBee transmitters - Special Session “AMS-RF testing”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2023 - 24th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Veracruz, Mexico. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS58125.2023.10154484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04257082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital test of ZigBee transmitters: Validation in industrial test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.396-401, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Low-Power Multi-Sensors device for Bio-Logging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2021 - 23rd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03740384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a digital-based solution for the generation of 2.4GHz OQPSK test stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Chehaitly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost testing of a 2.4GHz ZigBee transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03001537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVM measurement of RF ZigBee transceivers using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Embedded Audio Recording using MEMS Microphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Measurement and Spectral Test of ZigBee Transmitters from 1-bit Under-sampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2019 - 24th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02274367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of 2.4 GHz ZigBee Transmitter using Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2019 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pitztal, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost functional test of a 2.4 GHz OQPSK transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.17-22, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01997910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combo of innovative educational approaches to teach industrial test to undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-Based Learning Approach to Teach Printed Circuit Boards Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL: Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.45-57, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Peers Learning Education Approach to Teach Industrial Test to Undergraduate Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWME.2016.7496485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Test Project Oriented Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abu Dhabi, United Arab Emirates. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2016.7474541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital on-chip measurement circuit for built-in phase noise testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signals Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2015.7177880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded test instrument for on-chip phase noise evaluation of analog/IF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Belgrade, Serbia. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Low-Cost Phase Noise Production Testing from 1-bit Signal Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital technique for the evaluation of SSB phase noise of analog/RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2015 - 16th Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pedagogie par projet pour des etudiants acteurs et auteurs de leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES: Questions de Pédagogie dans l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for phase noise measurement from 1-bit signal acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2014.6997400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement on IF analog signals using standard digital ATE resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost phase noise testing of complex RF ICs using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2014.7035301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de pédagogie par projet pour la formation au test industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost SNR estimation of analog signals using standard digital Automated Test Equipment (ATE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude de la testabilité d'un circuit logique à sa vérification sur testeur industriel : Une expérience pédagogique sur les approches de test structurel et fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Crossing based QAM Demodulation for Low-Cost Analog/RF Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Integrated Solution for the Control and Diagnosis of Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Behaviour of a Micromachined SOI Device for Energy Harvesting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'enseignement Master MNE Strasbourg - CRTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France. pp.Actes P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pédagogique Master Micro-Nano Électronique de Strasbourg ¬ CRTC: Testabilité numérique-analogique sur circuit intégré mixte dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM (JPCNFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sainr-Malo, France. Actes pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AM-Demodulation of Analog/RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW 2010 - 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2010.5503013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Standard Digital ATE for the Analysis of RF Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2010 - 15th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2010.5512782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00492828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D VHDL-AMS Model for Disk-Shape Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMAS 2008 - IEEE International Workshop on Behavioral Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Jose, United States. pp.148-152, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMAS.2008.4751257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Electrical SPICE Model for Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMAS: Behavioral Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Jose, SA, United States. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset and Noise Rejection Analysis in CMOS Piezoresistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Micromachined CMOS Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Séoul (Corée), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a CMOS Micro Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PATENT-DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The EuNICE Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUTECH'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Digital, Test de Mémoires, Test Mixte : 5 Centres de Compétence pour la Formation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France. p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Outils CADENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Malo, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS MEMS Accelerometer with Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur CMOS Faible Bruit pour Micro Capteur MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'03: Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Louvain, Belgique. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise CMOS Amplifier for a Piezoresistive Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive CMOS Beams for Inertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toronto, Canada. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2003.1278978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of the Oscillation-Based Test Methodology for Parametric Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'02: 1st International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Access to Engineering Test Facilities for the Distant Education of European Microelectronics Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Frontiers in Education (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Boston, MA, United States. pp.T2E-24, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2002.1157943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuNICE-Test Project: A remote Access to Engineering Test for European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vigo, Spain. pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Measurements based on Digital Test Equipment for Low-Cost Testing of Analog/RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. , 18th IEEE European Test Symposium, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS Cantilevers for Intertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.341-344, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The CRTC Experience Through the EuNICE-Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achim Rettberg and Christophe Bobda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC10 Working Conference: EduTech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. , pp.63-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Resolution MEMS-Based CMOS Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.287-290, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method And Apparatus For Measuring Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 81582852EP01. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00985404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Access to Manufacturing Test Facilities: a Reality in IC, a dream in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Trainer Education Deliverable: Management Report, Attendees and Training Contents, Training Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des techniques microélectroniques contribuant à la réalisation de microsystèmes : application à la mesure du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test de Microsystèmes Monolithiques CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Latorre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0478-1572</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160859581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost Testing of 2.4GHz Receiver on Standard Digital ATE: Practical Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2026.3680795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05584995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital-Based Solution for the Generation of FM/PM Test Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (2), pp.777-790. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2024.3434356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Society Tour de France 2024: Celebrating 75 Years of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Desgreys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Frappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Circuits and Systems Magazine -New Series-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (4), pp.25-34. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCAS.2024.3410911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Audio Processing at the Edge for Biologging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea13020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Power Issues in Biologging: An Audio/Inertial Recorder Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8196. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03892336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for fault tolerance in redundant sensor systems based on real-time variance estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Manuel Rivera Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (15), pp.15410-15418. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3186636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03721575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost EVM Measurement of ZigBee Transmitters From 1-bit Undersampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (11), pp.2400-2410. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2020.3043318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Digital Test Solution for Symbol Error Detection of RF ZigBee Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.16-24. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2019.2898769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02077048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully-digital and ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3991-4000. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2777-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01272416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart-MEMS based inertial measurement units: gyro-free approach to improve the grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (9), pp.3969-3978. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-015-2741-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01262816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSB Phase Noise Evaluation of Analog/IF Signals on Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.69-82. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5556-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Embedded Test Instrument for On-Chip Phase Noise Testing of Analog/RF Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.#1640014. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126616400144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Testing of Analog/IF Signals Using Digital ATE: A New Post-Processing Algorithm for Extended Measurement Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (5-6), pp.443-459. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-015-5548-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new monolithic 3-axis thermal convective accelerometer: principle, design, fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (9), pp.1867-1877. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-014-2254-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2014009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Power Supply Rejection Ratio in Wheatstone-bridge based piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-010-9504-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Benefits of a Periodically-Forced Nonlinear Oscillator for Energy Harvesting from Ambient Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.819-822. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00684038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Crossing Approach for the Analysis of RF Modulated Signals using only Digital Test Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.289-303. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-011-5222-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated Inertial Measurement Unit: Application to Attitude and Heading Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.2852-2860. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2170161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Smart Drivers for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2011.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Analysis of a First-Order Thermal Sigma-Delta Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 63 (3), pp.415-423. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-009-9419-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00432759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Mechanism in MEMS Devices for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/20/12/125020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirani Pressure Sensor for Smart Wafer-Level Packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 156 (1), pp.201-207. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00368631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Circuits Testing: Remote Access to Test Equipment for Labs and Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Online Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (5), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3991/ijoe.v5i5.1013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Modeling of Convective Accelerometers for System Design and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 142, Issue 1, pp.178-184. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2007.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00282864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and System-Level Simulation of a CMOS Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 51 (Issues 11-12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2007.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and finite-element study of convective accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132/1, pp.78-84. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00119361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-cost Piezoresistive Compass on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 130-131, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of offset and noise in CMOS piezoresistive sensors using a magnetometer as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 132 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2006.06.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-thermal stimuli for MEMS testing in FSBM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-005-6132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00112942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS MEMS Based on Mechanical Resonators Using a RF Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.962-967. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2004.828113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotithic Piezoresistive CMOS Magnetic Field Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, A: Physical, Vol. 103 (1-2), pp. 23-32. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-4247(02)00317-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic Actuation of Microscale Liquid-Metal Droplets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joonwon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junghoon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter-Patrick De Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyesog J. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.302-308. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2002.800934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of CMOS MEMS structures obtained by Front Side Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (9-11), pp.1777-1782. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00230-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Testability of a Monolithic MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012759320563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost generation of RF test stimuli from baseband digital signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS 2024 - 33rd IEEE Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Ahmedabad, India. In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04868000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital generation of single tone FM/PM test stimuli: a theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Generation of RF Phase-Modulated Test Stimuli: Application to BPSK Modulation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamilia Tahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Burelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2024 - 37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Didcot, United Kingdom. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT63277.2024.10753528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04827861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost digital solution for production test of ZigBee transmitters - Special Session “AMS-RF testing”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2023 - 24th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Veracruz, Mexico. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS58125.2023.10154484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04257082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Low-Power Multi-Sensors device for Bio-Logging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2021 - 23rd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03740384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital test of ZigBee transmitters: Validation in industrial test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2021 - 24th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France. pp.396-401, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9474090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of a digital-based solution for the generation of 2.4GHz OQPSK test stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Chehaitly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03426321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost testing of a 2.4GHz ZigBee transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2020 - 25th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03001537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVM measurement of RF ZigBee transceivers using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03000882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Power Embedded Audio Recording using MEMS Microphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2020 - 22nd Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP51112.2020.9139147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02948842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Measurement and Spectral Test of ZigBee Transmitters from 1-bit Under-sampled Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2019 - 24th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden-Baden, Germany. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2019.8791540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02274367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of 2.4 GHz ZigBee Transmitter using Standard Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS 2019 - South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pitztal, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02375880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost functional test of a 2.4 GHz OQPSK transmitter using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vayssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d'Aro, Spain. pp.17-22, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01997910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combo of innovative educational approaches to teach industrial test to undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.56-64, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01768840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem-Based Learning Approach to Teach Printed Circuit Boards Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL: Interactive Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.45-57, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Peers Learning Education Approach to Teach Industrial Test to Undergraduate Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EWME.2016.7496485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Test Project Oriented Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON: Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Abu Dhabi, United Arab Emirates. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2016.7474541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Technique for Low-Cost Phase Noise Production Testing from 1-bit Signal Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital on-chip measurement circuit for built-in phase noise testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW: International Mixed-Signals Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2015.7177880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded test instrument for on-chip phase noise evaluation of analog/IF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Belgrade, Serbia. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital technique for the evaluation of SSB phase noise of analog/RF signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2015 - 16th Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01233125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS based Inertial Measurement Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Hachelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pedagogie par projet pour des etudiants acteurs et auteurs de leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES: Questions de Pédagogie dans l’Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ultra-low-power front-end for differential capacitive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01235453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for phase noise measurement from 1-bit signal acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW: International Mixed-Signals, Sensors, and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Porto Alegre, Brazil. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2014.6997400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS implementation of a 3-axis thermal convective accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1471-1474, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01166836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost phase noise testing of complex RF ICs using standard digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2014.7035301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement on IF analog signals using standard digital ATE resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, Canada. pp.121-124, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6933998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience de pédagogie par projet pour la formation au test industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01256441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Monolithic 3-axis Thermal Convective Accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. pp.235-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étude de la testabilité d'un circuit logique à sa vérification sur testeur industriel : Une expérience pédagogique sur les approches de test structurel et fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of CMOS integrated MEMS: application to low-cost sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSDM'2012: International Conference on Solid State Devices and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. pp.1117-1119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testabilité d'un circuit intégré mixte dédié à la mesure d'un champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées Pédagogiques du CNFM (JPCNFM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint Malo, France. pp. 45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a high-resolution and low-power CMOS temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.205-208, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost SNR estimation of analog signals using standard digital Automated Test Equipment (ATE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6328990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Temperature Sensor for Smart Packaging Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Crossing based QAM Demodulation for Low-Cost Analog/RF Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.309-312, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00702763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Integrated Solution for the Control and Diagnosis of Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Trigona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'11: Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-en-Provence, France. pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00632583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tracking Converter for Resistive Sensors Based on a Feedback Active Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference NEWCAS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.458-461, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Micro-Power High-Resolution Sigma-Delta CMOS Temperature Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Khach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Limerik, Ireland. pp.1530-1533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00651052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Drivers for Online Diagnosis of Electrostatic MEMS Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW'10: 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Grande Motte, Montpellier, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power Interface Circuit for Resistive Sensors with Digital Offset Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS'10: IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France. pp.3092-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00498468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS-MEMS Inertial Measurement Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Waikoloa, Hawaii, United States. pp.1033-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pédagogique Master Micro-Nano Électronique de Strasbourg ¬ CRTC: Testabilité numérique-analogique sur circuit intégré mixte dédié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Pédagogiques du CNFM (JPCNFM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sainr-Malo, France. Actes pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AM-Demodulation of Analog/RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS3TW 2010 - 16th IEEE International Mixed-Signals, Sensors and Systems Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2010.5503013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00494546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Smart CMOS High-Voltage Driver for Electrostatic MEMS Switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.44-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the Analysis of Phase/Frequency-Modulated RF Signals Using Digital Tester Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'10: 11th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Punta del Este, Uruguay. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00473524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Standard Digital ATE for the Analysis of RF Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2010 - 15th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2010.5512782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00492828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Behaviour of a Micromachined SOI Device for Energy Harvesting Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00489036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'enseignement Master MNE Strasbourg - CRTC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint-Malo, France. pp.Actes P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Electronic Architecture for Resistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Hacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'10: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seville, Spain. pp.372-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00547712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS Multi-Sensor System for Attitude Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP'09: Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MEMS-Based Multi-Sensor Platform for Consumer Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'09: Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Zero-Crossing for the Analysis of FM Modulated Analog/RF Signals using Digital ATE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Rivoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Taichung, Taiwan. pp.261-266, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATS.2009.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Low Power Interface for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCS: Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Medenine, Tunisia. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00436253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity optimization using dithering in a 1st order thermal modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative, Offset Imune, Conditionning and Read-out Circuitry for Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference IEEE NEWCAS - TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Low Power Interface Circuit for Resistive MEMs Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC'09: 8èmes Journées Faible Tension Faible Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neufchatel, Suisse, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wide Bandwidth, Wide Dynamic Range Thermal Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nouvelle Zélande, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge for Efficient Conditioning of Resistive MEMS Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2009 - Symposium on Design, Test, Integration &amp; Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rome, Italy. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00373800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-D VHDL-AMS Model for Disk-Shape Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMAS 2008 - IEEE International Workshop on Behavioral Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Jose, United States. pp.148-152, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMAS.2008.4751257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Closed-Loop Architecture with Digital Output for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach to Integrate MEMS into High-Level System design Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint conference IEEE NEWCAS - TAISA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.273-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS Multi-Sensor System for 3D Orientation Determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI'08: IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France, pp.57-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00280806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of First-Order Thermal SIGMA-DELTA Architecture for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP: Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00333632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF FIRST-ORDER THERMAL SIGMA-DELTA ARCHITECTURE FOR CONVECTIVE ACCELEROMETERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.100-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de MEMS : de l'idée à l'integration SoC/SiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC-SiP: System-On-Chip &amp; Sytem-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards New Low-Cost Multi-Sensor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Desden, Germany. pp.549-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Active Bridge: an Alternative to the Wheatstone Bridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Groupement de Recherche Micro et Nano Systèmes (GDR MNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejection of Power Supply Noise in Wheatstone Bridges: Application to Piezoresistive MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP 2008 - 10th Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nice, France. pp.96-99, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2008.4752960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection du bruit d'alimentation du pont de Wheatstone : application aux MEMS piézorésistifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'07 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. Session 4A : Capteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00202769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conditioning Architectures for Convective Accelerometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Conference on SENSORS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00194571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Electrical SPICE Model for Piezoelectric Transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMAS: Behavioral Modeling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Jose, SA, United States. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00370388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes alternatives pour le test de MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR Micro et Nano Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéléromètre convectif CMOS en boucle fermée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'2007 : 8ème colloque sur le Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDL Simulation of a Thermal Accelerometer for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Göteborg (Sweden)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a CMOS Convective Accelerometer for HDL Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC'06: 36th European Solid-State Device Research Conference - ESSCIRC'06: 32nd European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreux (Switzerland), pp.134-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Testing of the Electronic Conditioning Chain of a CMOS MEMS Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Micromachined CMOS Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSDUCERS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Séoul (Corée), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'05: 23rd IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Palm Springs, CA (USA), pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Thermal On-Line Testing of a MEMS Magnetometer Through Bias Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offset and Noise Rejection Analysis in CMOS Piezoresistive Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic CMOS 3-Axis Accelerometer Combining Piezoresistive and Heat Transfer Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'05: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lausanne (Switzerland), pp.219-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Implementation of Electro-Thermal Stimulus Generation for a MEMS-Based Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Pitch, Roll and Yaw Measurement on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Irvine, CA (USA), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00154128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a CMOS Micro Compass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd PATENT-DfMM Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The EuNICE Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUTECH'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards On-Line Testing of MEMS Using Electro-Thermal Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.76-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Finite-Element Study of Convective Accelerometer on CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superposition vs. Modulation: A Comparative Analysis for Electro-Thermal On-Line MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW'05: 11th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, pp.212-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Outils CADENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Malo, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Digital, Test de Mémoires, Test Mixte : 5 Centres de Compétence pour la Formation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France. p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Electrical Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'04: 5th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.118-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically-Induced Thermal Stimuli for MEMS Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.60-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS MEMS Accelerometer with Bulk Micromachining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a Statistical Approach for Efficient Implementation of Oscillation-Based Test Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMSTW 2003 - 9th IEEE International Mixed-Signal Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Sevilla, Spain. pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Noise CMOS Amplifier for a Piezoresistive Magnetic Field Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS: Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Ciudad Real, Spain. pp.639-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoresistive CMOS Beams for Inertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Baglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Toronto, Canada. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2003.1278978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Efficiency of the Oscillation-Based Test Methodology for Parametric Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Natal, Brazil. pp.234-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a CMOS MEMS Using Standard Microelectronic CAD Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOTECH 2003 - Nanotechnology Conference and Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, San Francisco, CA, United States. pp.472-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur CMOS Faible Bruit pour Micro Capteur MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAISA'03: Traitement Analogique de l'Information, du Signal et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Louvain, Belgique. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test d'une Micro-Boussole Electromécanique Intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Environmental Parameters on CMOS MEMS Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Dzeukou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANEUS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of an Oscillation-Based Test Methodology for CMOS Micro-Electro-Mechanichal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1120-1120, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromachined CMOS Magnetic Field Sensors with Low-Noise Signal Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMS'02: IEEE International Conference on Micro Electro Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Las Vegas, Nevada, USA, pp.256-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Access to Engineering Test Facilities for the Distant Education of European Microelectronics Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Frontiers in Education (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Boston, MA, United States. pp.T2E-24, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2002.1157943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Reasonant Micro-Electro-Mechanical Sensors Using the Oscillation-Based Test Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW 2002 - 3rd IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Montevideo, Uruguay. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuNICE-Test Project: A remote Access to Engineering Test for European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vigo, Spain. pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of CMOS 0n-Chip Mechanical Devices for Spectral Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cathébras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.191-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'02: 1st International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Oscillation-Based Test Methodology for Micro-Electro-Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'02: 20th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monterey, CA, USA, pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Measurements based on Digital Test Equipment for Low-Cost Testing of Analog/RF Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France. , 18th IEEE European Test Symposium, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00820084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Efficient Simulation Flow for DAC Characterization & Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patcharee Kongpark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.298-299, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM study of a 3-axis thermal accelerometer based on free convection in a microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Binh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSM'2012: Modeling &amp; Simulation of Microsystems, Microtech Conference &amp; Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santa Clara, United States. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00814247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Sensor for Smart Wafer-Level Packaging of MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Martincic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Dresden, Germany. 22nd European Conference on Solid-State Transducers, pp.408-411, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS Cantilevers for Intertial Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboubacar Chaehoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.341-344, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The CRTC Experience Through the EuNICE-Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achim Rettberg and Christophe Bobda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC10 Working Conference: EduTech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. , pp.63-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a High Resolution MEMS-Based CMOS Magnetometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPEN: European Society for Precision Engineering and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montpellier, France. 5th International Conference of the European Society for Precision Engineering and Nanotechnology, pp.287-290, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low-Power Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville and C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Autonomous Micro and Nano Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.207-237, 2012, 978-1-84821-359-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les capteurs à ultra-basse consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Belleville et C. Condemine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro et nanosystèmes autonomes en énergie, des applications aux fonctions et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.237-269, 2012, 978-2-7462-2517-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00803681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Technology Spreading on MEMS Design Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Dardalhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumar Oudéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.241-251, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise optimisation of a piezoresistive CMOS MEMS for magnetic field sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Optimisatioin of a Piezoresistive CMOS MEMS for Magnetic Field Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.461-472, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS monolithiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès science publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 2000, Nano et Micro Technologies, micro-capteurs et microsystèmes intégrés, 9-782746-202422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method And Apparatus For Measuring Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane David-Grignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 81582852EP01. 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00985404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit d'amplification d'un signal représentant une variation de résistance d'une résistance variable et capteur correspondant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Boujamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR0854585A. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Orientation Determination DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Alandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dusquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00361236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Access to Manufacturing Test Facilities: a Reality in IC, a dream in MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dugénie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano A. Cerri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00128278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Trainer Education Deliverable: Management Report, Attendees and Training Contents, Training Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des techniques microélectroniques contribuant à la réalisation de microsystèmes : application à la mesure du champ magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et Test de Microsystèmes Monolithiques CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Montpellier II - Sciences et Techniques du Languedoc, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00397833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2CF6EED"/>
+    <w:nsid w:val="D70C3B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-latorre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0478-1572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160859581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05584995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vayssade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Tahraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2026.3680795" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3434356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13020030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03892336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3043318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02077048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2898769" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David-Grignot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5556-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5548-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bozier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trigona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno And&#242;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5222-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTXR4JV7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.01.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00555283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Baglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/12/125020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D17FEBAA1E1006CFC5348E871FC7C0D52B5CCCDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v5i5.1013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128252v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.01.037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTRNSLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.06.063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CS0T08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonwon Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Patrick De Guzman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesog J. Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2002.800934" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04827861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Burelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753528" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689333v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534627" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04868000v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04257082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS58125.2023.10154484" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426209v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474090" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03740384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568669" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03001537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250900" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02948842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139147" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02274367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791540" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942824" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496485" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2016.7474541" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2015.7177880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138761" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102407" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2014.6997400" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933998" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119356v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2014.7035301" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803558v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328990" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769876v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Confais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489036v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547763v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597329v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494546v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2010.5503013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492828v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2010.5512782" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370390v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751257" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437540" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106543v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106506v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108794v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269460v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269470v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2003.1278978" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269433v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268490v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269423v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2002.1157943" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820084v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105999v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985404v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268593v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397734v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397833v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-latorre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0478-1572" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160859581" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05584995v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vayssade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Tahraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2026.3680795" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2024.3434356" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795024v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCAS.2024.3410911" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Miquel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea13020030" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03892336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218196" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03721575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Manuel Rivera Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Mailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3186636" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426162v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3043318" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02077048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2898769" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharee Kongpark" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Hacine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2777-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01262816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Chatterjee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Hachelef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2741-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane David-Grignot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefevre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5556-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-015-5548-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Binh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-014-2254-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwartz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc H&#233;brard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bozier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Boujamaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-010-9504-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGWS4Q99-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Trigona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno And&#242;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Rivoir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-011-5222-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BTXR4JV7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Alandry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2170161" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00606232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.01.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-009-9419-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JCD36N8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00555283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Baglio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/20/12/125020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D17FEBAA1E1006CFC5348E871FC7C0D52B5CCCDC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00368631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2009.02.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40XPMK96-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijoe.v5i5.1013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00282864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9DR6BM4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Chaehoi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2007.09.039" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8V5CQW1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.04.057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3490HDH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128252v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.01.037" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLTRNSLR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2006.06.063" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CS0T08-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6132-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3T0J30PW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2004.828113" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(02)00317-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK76SF2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joonwon Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter-Patrick De Guzman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyesog J. Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2002.800934" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268582v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dardalhon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00230-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG1QJL4J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012759320563" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XFBFXWNT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04868000v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04827861v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Burelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT63277.2024.10753528" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04257082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS58125.2023.10154484" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03740384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568669" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426209v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9474090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03426321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Chehaitly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03001537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03000882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250900" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02948842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139147" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02274367v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2019.8791540" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02375880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474229" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01768840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942824" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2016.7496485" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2016.7474541" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233093v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138761" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233161v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2015.7177880" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233136v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102407" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235526v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235453v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160964" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119368v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2014.6997400" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01166836v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985292" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2014.7035301" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119359v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6933998" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01256441v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769876v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H&#233;brard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bozier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328992" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803558v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6328990" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632577v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00702763v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Confais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00632583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981269" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Khach" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494515v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00498468v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547694v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00494546v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2010.5503013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489031v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473524v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492828v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2010.5512782" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00489036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547763v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547712v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423604v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436384v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2009.56" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00436253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412550" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406936v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406942v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406935v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00373800v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370390v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751257" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280803v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333697v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00280806v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00333632v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752961" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361232v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363892v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Soulie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4752960" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202769v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194571v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437540" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406946v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00181093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102170v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102127v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102750v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106457v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105996v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106517v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106543v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106516v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00154128v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106506v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106544v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106522v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108670v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108671v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108651v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108794v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269582v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269472v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269470v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2003.1278978" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269546v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269460v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269324v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269356v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Dzeukou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268488v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998476" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268486v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269423v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2002.1157943" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269323v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268489v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268509v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268490v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268484v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00820084v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814994v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00814247v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325109v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Martincic" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106564v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105999v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803687v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00803681v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumar Oud&#233;a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_21" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105261v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_39" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268487v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_40" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105274v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00985404v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363897v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00361236v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dusquesne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dug&#233;nie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano A. Cerri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268593v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397734v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00397833v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>