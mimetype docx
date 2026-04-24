--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -230,261 +230,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôleur de gestion territorial : vers une mutation de son rôle en analyste des données stratégiques ?</w:t>
+                <w:t xml:space="preserve">Le contrôle de gestion dans les grandes intercommunalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), pp.83-103. </w:t>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management Revue européenne d’économie et management des services 2020 – 1, n° 9 varia, 2020 – 1 (n° 9), pp.119-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/comma.172.0083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10604-3.p.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528064v1</w:t>
+                <w:t xml:space="preserve">hal-02892846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion dans les grandes intercommunalités</w:t>
+                <w:t xml:space="preserve">Efficience, conseil et surveillance. Déterminants instrumentaux du contrôleur de gestion territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management Revue européenne d’économie et management des services 2020 – 1, n° 9 varia, 2020 – 1 (n° 9), pp.119-149. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. XXVI (65), pp.69-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10604-3.p.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.065.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892846v1</w:t>
+                <w:t xml:space="preserve">hal-03763053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience, conseil et surveillance. Déterminants instrumentaux du contrôleur de gestion territorial</w:t>
+                <w:t xml:space="preserve">Contrôleur de gestion territorial : vers une mutation de son rôle en analyste des données stratégiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vol. XXVI (65), pp.69-89. </w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.83-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.065.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comma.172.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763053v1</w:t>
+                <w:t xml:space="preserve">hal-02528064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management control in local public administrations in France, typological construction and organizational determinants, the case of the large intercommunalities</w:t>
               </w:r>
@@ -1057,303 +1057,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d’information décisionnel et Contrôleur de gestion territorial, Vers une mutation du rôle en Analyste des Données Stratégiques ?</w:t>
+                <w:t xml:space="preserve">Efficience, conseil et surveillance - un complément de définition du contrôleur de gestion territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
+              <w:t xml:space="preserve">40ème Congrès AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528298v1</w:t>
+                <w:t xml:space="preserve">hal-02528306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The territorial strategic data analyst ou la transformation du métier de contrôleur de gestion territorial</w:t>
+                <w:t xml:space="preserve">Contribution sur les déterminants originels du contrôle de gestion territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFC Contrôle de gestion sectoriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528312v1</w:t>
+                <w:t xml:space="preserve">hal-02528299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution sur les déterminants originels du contrôle de gestion territorial</w:t>
+                <w:t xml:space="preserve">The territorial strategic data analyst ou la transformation du métier de contrôleur de gestion territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque AFC Contrôle de gestion sectoriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528299v1</w:t>
+                <w:t xml:space="preserve">hal-02528312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience, conseil et surveillance - un complément de définition du contrôleur de gestion territorial</w:t>
+                <w:t xml:space="preserve">Système d’information décisionnel et Contrôleur de gestion territorial, Vers une mutation du rôle en Analyste des Données Stratégiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès AFC</w:t>
+              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528306v1</w:t>
+                <w:t xml:space="preserve">hal-02528298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de contingence du système d’information décisionnel dans la stratégie territoriale - la mutation du métier de contrôleur de gestion en « territorial citizen data scientist»</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04494207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10604-3.p.0119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.065.0069" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-019-00457-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_3979-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01652126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04494207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10604-3.p.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.065.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-019-00457-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_3979-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01652126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>