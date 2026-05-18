--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -230,183 +230,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle de gestion dans les grandes intercommunalités</w:t>
+                <w:t xml:space="preserve">Efficience, conseil et surveillance. Déterminants instrumentaux du contrôleur de gestion territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management Revue européenne d’économie et management des services 2020 – 1, n° 9 varia, 2020 – 1 (n° 9), pp.119-149. </w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. XXVI (65), pp.69-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10604-3.p.0119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rips1.065.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892846v1</w:t>
+                <w:t xml:space="preserve">hal-03763053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience, conseil et surveillance. Déterminants instrumentaux du contrôleur de gestion territorial</w:t>
+                <w:t xml:space="preserve">Le contrôle de gestion dans les grandes intercommunalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vol. XXVI (65), pp.69-89. </w:t>
+              <w:t xml:space="preserve">European Review of Service Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, European Review of Service Economics and Management Revue européenne d’économie et management des services 2020 – 1, n° 9 varia, 2020 – 1 (n° 9), pp.119-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips1.065.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10604-3.p.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763053v1</w:t>
+                <w:t xml:space="preserve">hal-02892846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôleur de gestion territorial : vers une mutation de son rôle en analyste des données stratégiques ?</w:t>
               </w:r>
@@ -1057,441 +1057,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience, conseil et surveillance - un complément de définition du contrôleur de gestion territorial</w:t>
+                <w:t xml:space="preserve">The territorial strategic data analyst ou la transformation du métier de contrôleur de gestion territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque AFC Contrôle de gestion sectoriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528306v1</w:t>
+                <w:t xml:space="preserve">hal-02528312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution sur les déterminants originels du contrôle de gestion territorial</w:t>
+                <w:t xml:space="preserve">Système d’information décisionnel et Contrôleur de gestion territorial, Vers une mutation du rôle en Analyste des Données Stratégiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528299v1</w:t>
+                <w:t xml:space="preserve">hal-02528298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The territorial strategic data analyst ou la transformation du métier de contrôleur de gestion territorial</w:t>
+                <w:t xml:space="preserve">Contribution sur les déterminants originels du contrôle de gestion territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFC Contrôle de gestion sectoriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528312v1</w:t>
+                <w:t xml:space="preserve">hal-02528299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d’information décisionnel et Contrôleur de gestion territorial, Vers une mutation du rôle en Analyste des Données Stratégiques ?</w:t>
+                <w:t xml:space="preserve">Efficience, conseil et surveillance - un complément de définition du contrôleur de gestion territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
+              <w:t xml:space="preserve">40ème Congrès AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528298v1</w:t>
+                <w:t xml:space="preserve">hal-02528306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de contingence du système d’information décisionnel dans la stratégie territoriale - la mutation du métier de contrôleur de gestion en « territorial citizen data scientist»</w:t>
+                <w:t xml:space="preserve">Un exemple sociologique de l’influence instrumentale en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Rencontre Internationale de la Transformation 2018 - Stratégie et pilotage de la transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème Workshop Contrôle de gestion et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528316v1</w:t>
+                <w:t xml:space="preserve">hal-02528333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple sociologique de l’influence instrumentale en sciences de gestion</w:t>
+                <w:t xml:space="preserve">Un exemple de contingence du système d’information décisionnel dans la stratégie territoriale - la mutation du métier de contrôleur de gestion en « territorial citizen data scientist»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Workshop Contrôle de gestion et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">VIIIème Rencontre Internationale de la Transformation 2018 - Stratégie et pilotage de la transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528333v1</w:t>
+                <w:t xml:space="preserve">hal-02528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à une analyse sociale des outils du contrôleur de gestion territorial</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04494207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10604-3.p.0119" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.065.0069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-019-00457-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_3979-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01652126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04494207v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.202.0031" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763053v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.065.0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10604-3.p.0119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.172.0083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-019-00457-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458246v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03763078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528082v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31816-5_3979-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01652126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>