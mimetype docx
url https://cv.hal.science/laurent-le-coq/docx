--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient sampling strategies based on a reduced-order model for antenna planar measurements</w:t>
+                <w:t xml:space="preserve">Folded Transmitarray Antenna on Fused Quartz with a Gain Exceeding 40 dBi at 310 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Morin</w:t>
+                <w:t xml:space="preserve">Tomas Thuroczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Corre</w:t>
+                <w:t xml:space="preserve">Olivier De Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Loison</w:t>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Estebe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078725000200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tap.2025.3616519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033513v2</w:t>
+                <w:t xml:space="preserve">hal-05341102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folded Transmitarray Antenna on Fused Quartz with a Gain Exceeding 40 dBi at 310 GHz</w:t>
+                <w:t xml:space="preserve">Efficient sampling strategies based on a reduced-order model for antenna planar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Thuroczy</w:t>
+                <w:t xml:space="preserve">Valentin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier De Sagazan</w:t>
+                <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morvan</w:t>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Estebe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tap.2025.3616519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078725000200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341102v1</w:t>
+                <w:t xml:space="preserve">hal-05033513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Technique for In-Body Absorbed Power Density Assessment Based on Free-Space E-Field Measurement</w:t>
               </w:r>
@@ -927,278 +927,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Contributions for Antenna 3D Far Field Characterization at Terahertz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Antenna Characterization Improvement by Pattern Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mezieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Contreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21041438⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (5), pp.2952-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3031479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150708v1</w:t>
+                <w:t xml:space="preserve">hal-03117376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Antenna Characterization Improvement by Pattern Rotations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mezieres</w:t>
+                <w:t xml:space="preserve">Some Contributions for Antenna 3D Far Field Characterization at Terahertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (5), pp.2952-2957. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3031479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21041438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117376v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phaseless Near Field Antenna Measurements from Two Surface Scans - Numerical and Experimental Investigations</w:t>
               </w:r>
@@ -1412,295 +1412,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Application of Sparse Spherical Harmonic Expansion for Fast Antenna Far-Field Measurements</w:t>
+                <w:t xml:space="preserve">A Low-Profile and High-Gain Frequency Beam Steering Subterahertz Antenna Enabled by Silicon Micromachining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mezieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+                <w:t xml:space="preserve">Adrian Gomez-Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Garcia-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Contreres</w:t>
+                <w:t xml:space="preserve">Adham Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2978170⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.672-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2943328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865296v1</w:t>
+                <w:t xml:space="preserve">hal-02492879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Profile and High-Gain Frequency Beam Steering Subterahertz Antenna Enabled by Silicon Micromachining</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Application of Sparse Spherical Harmonic Expansion for Fast Antenna Far-Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Garcia-Vigueras</w:t>
+                <w:t xml:space="preserve">N. Mezieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adham Mahmoud</w:t>
+                <w:t xml:space="preserve">J.-M. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">R. Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (2), pp.672-682. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.746-750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2943328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2978170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492879v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaped Continuous Parallel Plate Delay Lens With Enhanced Scanning Performance</w:t>
               </w:r>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson J. G. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouko Aurinsalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1967,51 +1967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable CTS Antenna Fully Integrated in PCB Technology for 5G Backhaul Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,291 +2329,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Ultraminiature Capsule Antenna for Ingestible and Implantable Applications</w:t>
+                <w:t xml:space="preserve">A Low-Profile Broadband 32-Slot Continuous Transverse Stub Array for Backhaul Applications in E-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Nikolayev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">T. Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Karban</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Francey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (11), pp.6107-6119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2755764⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.6307-6316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2712791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684558v1</w:t>
+                <w:t xml:space="preserve">hal-01687765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Profile Broadband 32-Slot Continuous Transverse Stub Array for Backhaul Applications in E-Band</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Ultraminiature Capsule Antenna for Ingestible and Implantable Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bateman</w:t>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Francey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pavel Karban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (12), pp.6307-6316. </w:t>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.6107-6119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2712791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2755764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687765v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t>
               </w:r>
@@ -2746,77 +2746,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibeam SIW Slotted Waveguide Antenna System Fed by a Compact Dual-Layer Rotman Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (2), pp.504--514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3218,77 +3218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Pillbox Antenna for Monopulse Radar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (9), pp.3918-3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3456,90 +3456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Transverse Stub Array for Ka-Band Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3681,90 +3681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Near-Field Shaping and Focusing Capability of a Radial Line Slot Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoaib Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (4 numero spécial), pp.1816-1824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,51 +4092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Polarizing Fabry-Perot Antennas Based on Polarization Twisting Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoaib Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (4), pp.1658-1664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4607,51 +4607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Slotted Waveguide Array With Pillbox Transition For Mechanical Beam Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erio Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,265 +4722,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable endfire textile antenna for on-body communications at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Smooth-walled light-weight Ka-band shaped horn antennas in metallized foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.1245 - 1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2180323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771858v1</w:t>
+                <w:t xml:space="preserve">hal-00704176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth-walled light-weight Ka-band shaped horn antennas in metallized foam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Wearable endfire textile antenna for on-body communications at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.799-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2180323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00704176v1</w:t>
+                <w:t xml:space="preserve">hal-00771858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the interactions between a 60-GHz antenna and the human body in an off-body scenario</w:t>
               </w:r>
@@ -5018,51 +5018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (12), pp.5958-5965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5212,64 +5212,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Beam Multi-Layer Leaky-Wave SIW Pillbox Antenna for Millimeter-Wave Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,64 +5329,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal Array Fed Dielectric Lenses : An Attractive Solution for Beam Reconfiguration at Millimeter Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5446,51 +5446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-generation of circular polarization using compact Fabry-Perot cavity antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoaib Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5554,51 +5554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat shaped dielectric lens antenna for 60-GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5630,261 +5630,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-Size Double-Shell Lens Antenna With Flat-Top Radiation Pattern for indoor Communications at Millimeter Waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Axisymmetric Resonant Lens Antenna With Improved Directivity in KA-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem V. Boriskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59, Part 2 (6), pp.2424-2429. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.37-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2144554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2011.2109931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659081v1</w:t>
+                <w:t xml:space="preserve">hal-00659106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric Resonant Lens Antenna With Improved Directivity in KA-Band</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem V. Boriskin</w:t>
+                <w:t xml:space="preserve">Reduced-Size Double-Shell Lens Antenna With Flat-Top Radiation Pattern for indoor Communications at Millimeter Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10, pp.37-40. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, Part 2 (6), pp.2424-2429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2011.2109931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2144554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659106v1</w:t>
+                <w:t xml:space="preserve">hal-00659081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact characterization of ultra wideband antenna responses from frequency measurements</w:t>
               </w:r>
@@ -6013,90 +6013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of reduced-size smooth-walled conical horns using BoR-FDTD and genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (9), pp.3094-3100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6143,51 +6143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered circular-cylindrical dielectric lens antennas - Synthesis and height reduction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Komljenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6260,51 +6260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of 60-GHz integrated lens antennas fabricated through ceramic stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN, FABRICATION AND CHARACTERIZATION OF A DIELECTRIC RESONATOR ANTENNA REFLECTARRAY IN KA-BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,64 +6635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-folded leaky-wave antennas for automotive radars at 77 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Salti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7007,51 +7007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7391,51 +7391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7611,51 +7611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of three-dimensional integrated lens antennas with genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7719,51 +7719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power millimeter wave radiations do not alter stress-sensitive gene expression of chaperone proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,51 +8224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membrane: dependence on radiation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new accurate design method for millimeter-wave homogeneous dielectric substrate lens antennas of arbitrary shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Barès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9021,103 +9021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Reduced-Order Model to Planar Near-Field Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Estebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9177,51 +9177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed D. Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Greard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Quynh Van Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9523,51 +9523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Reduced Order Models for Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9761,51 +9761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mezieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9865,51 +9865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations to Improve the Reduced-Order Model Approach for Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10220,103 +10220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Antenna Positioning for a Faster and Better Radiation Pattern Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mezieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Antennas and Propagation, EuCAP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.9411316, </w:t>
@@ -11236,103 +11236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband CTS antenna array at E-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Francey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
@@ -11409,51 +11409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11517,77 +11517,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and future research trends in planar multi-beam antennas in the millimeter wave range at IETR-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11759,77 +11759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Pillbox Antenna Integrating Monopulse Phase Comparison Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12168,351 +12168,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Antenna Test Range implementation in IETR millimetre wave antenna test facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrone Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Juan les pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071544v1</w:t>
+                <w:t xml:space="preserve">hal-01108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Antenna Test Range implementation in IETR millimetre wave antenna test facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108563v1</w:t>
+                <w:t xml:space="preserve">hal-01071544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13033,51 +13033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'antennes lentilles diélectriques plates à faisceau formé dans le plan H à 60GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13154,51 +13154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Applications and 4th Global Symposium on Millimeter Waves GSMM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13325,368 +13325,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave printed antennas on ultrasoft polymer substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flip Test Procedure for Positioning System Errors and Antenna Phase Center Determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation, EuCAP'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation (EUCAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549962v1</w:t>
+                <w:t xml:space="preserve">hal-00511475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flip Test Procedure for Positioning System Errors and Antenna Phase Center Determinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact shaped horn antennas in metallized foam technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation (EUCAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2010 International Workshop on Antennas and Technology : small antennas, innovate structures and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lisbonne, Portugal. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511475v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact shaped horn antennas in metallized foam technology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Millimeter-wave printed antennas on ultrasoft polymer substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Workshop on Antennas and Technology : small antennas, innovate structures and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lisbonne, Portugal. 4 p</w:t>
+              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation, EuCAP'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511768v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 2-bit dual-polarised unit-cell for reflectarray applications</w:t>
               </w:r>
@@ -13698,51 +13698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13931,51 +13931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14026,90 +14026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-wave printed antennas on ultrasoft polymer substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14177,51 +14177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14490,454 +14490,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of an integrated multi-sector antenna using the DG-FDTD method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction de taille des lentilles hémisphériques étendues par introduction de cavités d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Moro Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2009 : 39th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359499v1</w:t>
+                <w:t xml:space="preserve">hal-00408455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de taille des lentilles hémisphériques étendues par introduction de cavités d'air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Numerical modeling of an integrated multi-sector antenna using the DG-FDTD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moro Cid</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EuMC 2009 : 39th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408455v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of an Integrated Multi-Sector Antenna Using the DG-FDTD Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Thevenard</w:t>
+                <w:t xml:space="preserve">Reconfigurable antenna in mm-waves based on stratified lens and sources array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Palud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EUCAP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. Proceedings of Eucap 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525405v1</w:t>
+                <w:t xml:space="preserve">hal-00464666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dielectric resonator antenna (DRA) reflectarray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14956,225 +14956,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th European Microwave Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable antenna in mm-waves based on stratified lens and sources array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of an Integrated Multi-Sector Antenna Using the DG-FDTD Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. Proceedings of Eucap 2009</w:t>
+              <w:t xml:space="preserve">EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464666v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens antennas with flat-top radiation patterns: benchmark of beam shaping techniques at the feed array level and lens shape level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15225,51 +15225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size reduction of synthesized elliptical substrate lenses using air cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15333,51 +15333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15454,51 +15454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15562,51 +15562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens antennas with beam shaping capabilities at the feed level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15778,51 +15778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter Wave Reconfigurable Antenna Based on Active Printed Array and Inhomogeneous Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16153,51 +16153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSS-EBG Antenna with Improved Directivity Bandwidth: Theory, Design and Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bichelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16248,51 +16248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne FSS-BIE à bande de directivité élargie : théorie, design et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bichelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16602,51 +16602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roncière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouroch Mahdjoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16844,51 +16844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. Proceedings of Eucap 2006</w:t>
@@ -17301,51 +17301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shaping Technique of Substrate Lens Antennas with Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17409,51 +17409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18273,51 +18273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18633,51 +18633,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d’Ordre Réduit Multiple pour la Mesure d’Antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19073,51 +19073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033513v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Estebe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725000200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Thuroczy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3616519" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Boriskin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2023.3336798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3298149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3249355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3149304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041438" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3031479" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mattes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rondineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2938744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Aqlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsakutty Vettikalladi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2978170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gomez-Torrent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Mahmoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2943328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J. G. Fonseca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2924904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouko Aurinsalo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2877467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Potelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bateman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Francey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2902644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rondineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Migliore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2755764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01687765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potelon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bateman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2712791" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2499752" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2547023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Boriskin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2572227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Palma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2536160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2446996" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clauzier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2014.0479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2378318" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steshenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2255619" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2232633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2220320" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180323" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Alekseev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109695" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144550" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659081v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144554" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2109931" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052557" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Komljenovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sipus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2044337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506660v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60QNC3NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd-Haizal Jamaluddin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2071850" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Palud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894474v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bar&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718263v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cadoret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bar&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/amta66658.2025.11317833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05092846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;ard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sayegrih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999926" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999907" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999404" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed D. Alwakil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Greard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999665" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. L. Benevides" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R. M. J. Rondineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnps65035.2024.10814566" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501259" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Corre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9955022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217290v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9954964" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217135v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benevides" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Migliore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03077879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285129" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista Ribeiro Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goncalves Sousa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caminita" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martorelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0735" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042767v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0637" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928290" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571614v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tinh Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tekkouk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Manzillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smierzchalski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kozan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Burgos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per O. Iversen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108563v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Andersson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108564v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rochefort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511475v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511768v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pereira" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623467v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Laurinaho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359499v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thevenard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408455v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro Cid" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525405v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408395v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464666v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355199v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355013v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356353v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464950v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichelot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095070v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronci&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464934v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777269v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilairet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085125v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984155v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Desvilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113556v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084939v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643041v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Thuroczy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3616519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033513v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Estebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725000200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Boriskin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2023.3336798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3298149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3249355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3149304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3031479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mattes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rondineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2938744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Aqlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsakutty Vettikalladi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gomez-Torrent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Mahmoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2943328" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2978170" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J. G. Fonseca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2924904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouko Aurinsalo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2877467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Potelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bateman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Francey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2902644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rondineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Migliore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01687765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bateman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2712791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2755764" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2499752" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2547023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Boriskin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2572227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Palma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2536160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2446996" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clauzier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2014.0479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2378318" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steshenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2255619" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2232633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2220320" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771858v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Alekseev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109695" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144550" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2109931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144554" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052557" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Komljenovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sipus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2044337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506660v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60QNC3NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd-Haizal Jamaluddin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2071850" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Palud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894474v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bar&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718263v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cadoret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bar&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/amta66658.2025.11317833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05092846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;ard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sayegrih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999926" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999907" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999404" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed D. Alwakil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Greard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999665" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. L. Benevides" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R. M. J. Rondineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnps65035.2024.10814566" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501259" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Corre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9955022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217290v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9954964" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217135v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benevides" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Migliore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03077879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285129" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista Ribeiro Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goncalves Sousa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caminita" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martorelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0735" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042767v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0637" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928290" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571614v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tinh Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tekkouk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Manzillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smierzchalski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kozan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Burgos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per O. Iversen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108563v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Andersson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108564v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rochefort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511475v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511768v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549962v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pereira" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623467v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Laurinaho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408455v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro Cid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359499v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thevenard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464666v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525405v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355199v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355013v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356353v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464950v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichelot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095070v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronci&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464934v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777269v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilairet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085125v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984155v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Desvilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113556v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084939v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643041v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>