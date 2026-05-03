--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folded Transmitarray Antenna on Fused Quartz with a Gain Exceeding 40 dBi at 310 GHz</w:t>
+                <w:t xml:space="preserve">Efficient sampling strategies based on a reduced-order model for antenna planar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Thuroczy</w:t>
+                <w:t xml:space="preserve">Valentin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier De Sagazan</w:t>
+                <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morvan</w:t>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Estebe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tap.2025.3616519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078725000200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341102v1</w:t>
+                <w:t xml:space="preserve">hal-05033513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient sampling strategies based on a reduced-order model for antenna planar measurements</w:t>
+                <w:t xml:space="preserve">Folded Transmitarray Antenna on Fused Quartz with a Gain Exceeding 40 dBi at 310 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Morin</w:t>
+                <w:t xml:space="preserve">Tomas Thuroczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Corre</w:t>
+                <w:t xml:space="preserve">Olivier De Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Loison</w:t>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Estebe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078725000200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tap.2025.3616519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033513v2</w:t>
+                <w:t xml:space="preserve">hal-05341102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Technique for In-Body Absorbed Power Density Assessment Based on Free-Space E-Field Measurement</w:t>
               </w:r>
@@ -1178,840 +1178,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaseless Near Field Antenna Measurements from Two Surface Scans - Numerical and Experimental Investigations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-THz Circularly Polarized Horn Antenna Using Wire Electrical Discharge Machining for 6G Wireless Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mattes</w:t>
+                <w:t xml:space="preserve">Basem Aqlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2938744⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.117245-117252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3003853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344686v1</w:t>
+                <w:t xml:space="preserve">hal-02927470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz Circularly Polarized Horn Antenna Using Wire Electrical Discharge Machining for 6G Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basem Aqlan</w:t>
+                <w:t xml:space="preserve">Phaseless Near Field Antenna Measurements from Two Surface Scans - Numerical and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+                <w:t xml:space="preserve">Michael Mattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.117245-117252. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.2315-2322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3003853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2938744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927470v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Profile and High-Gain Frequency Beam Steering Subterahertz Antenna Enabled by Silicon Micromachining</w:t>
+                <w:t xml:space="preserve">On the Application of Sparse Spherical Harmonic Expansion for Fast Antenna Far-Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gomez-Torrent</w:t>
+                <w:t xml:space="preserve">N. Mezieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Garcia-Vigueras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">J.-M. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adham Mahmoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">R. Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2943328⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.746-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2978170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492879v1</w:t>
+                <w:t xml:space="preserve">hal-02865296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Application of Sparse Spherical Harmonic Expansion for Fast Antenna Far-Field Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Low-Profile and High-Gain Frequency Beam Steering Subterahertz Antenna Enabled by Silicon Micromachining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gomez-Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mezieres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+                <w:t xml:space="preserve">Maria Garcia-Vigueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Lerat</w:t>
+                <w:t xml:space="preserve">Adham Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Contreres</w:t>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (5), pp.746-750. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (2), pp.672-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2020.2978170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2943328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865296v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaped Continuous Parallel Plate Delay Lens With Enhanced Scanning Performance</w:t>
+                <w:t xml:space="preserve">A wide-angle scanning switched-beam antenna system in LTCC technology with high beam crossing levels for V-band communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Doucet</w:t>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson J. G. Fonseca</w:t>
+                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Jouko Aurinsalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (11), pp.6695-6704. </w:t>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.541-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2924904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2877467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391233v1</w:t>
+                <w:t xml:space="preserve">hal-01952288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-angle scanning switched-beam antenna system in LTCC technology with high beam crossing levels for V-band communications</w:t>
+                <w:t xml:space="preserve">Shaped Continuous Parallel Plate Delay Lens With Enhanced Scanning Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+                <w:t xml:space="preserve">François Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+                <w:t xml:space="preserve">Nelson J. G. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jouko Aurinsalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (1), pp.541-553. </w:t>
+              <w:t xml:space="preserve">, 2019, 67 (11), pp.6695-6704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2877467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2924904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952288v1</w:t>
+                <w:t xml:space="preserve">hal-02391233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable CTS Antenna Fully Integrated in PCB Technology for 5G Backhaul Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,1010 +2082,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution radar focusing using spectral estimation methods in wide-band and near-field configurations Application to millimeter-wave near-range imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Antenna Far-Field Characterization via Sparse Spherical Harmonic Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jouade</w:t>
+                <w:t xml:space="preserve">S. Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Le Coq</w:t>
+                <w:t xml:space="preserve">M.D. Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERB17082402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (10), pp.5503-5510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2738059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739927v1</w:t>
+                <w:t xml:space="preserve">hal-01637413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Antenna Far-Field Characterization via Sparse Spherical Harmonic Expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+                <w:t xml:space="preserve">High resolution radar focusing using spectral estimation methods in wide-band and near-field configurations Application to millimeter-wave near-range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.D. Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (10), pp.5503-5510. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.45-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2738059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERB17082402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637413v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Profile Broadband 32-Slot Continuous Transverse Stub Array for Backhaul Applications in E-Band</w:t>
+                <w:t xml:space="preserve">Robust Ultraminiature Capsule Antenna for Ingestible and Implantable Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Potelon</w:t>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ettorre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pavel Karban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (12), pp.6307-6316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2712791⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.6107-6119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2755764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687765v1</w:t>
+                <w:t xml:space="preserve">hal-01684558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Ultraminiature Capsule Antenna for Ingestible and Implantable Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Low-Profile Broadband 32-Slot Continuous Transverse Stub Array for Backhaul Applications in E-Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Nikolayev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">T. Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Karban</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Francey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (11), pp.6107-6119. </w:t>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.6307-6316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2755764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2712791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684558v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Antenna Array Diagnosis from a Small Number of Far-Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Makdissy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0626⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (6), pp.2227--2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2547023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371965v1</w:t>
+                <w:t xml:space="preserve">hal-01343530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibeam SIW Slotted Waveguide Antenna System Fed by a Compact Dual-Layer Rotman Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (2), pp.504--514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2015.2499752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Antenna Array Diagnosis from a Small Number of Far-Field Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+                <w:t xml:space="preserve">Improvement of the Scanning Performance of the Extended Hemispherical Integrated Lens Antenna Using a Double Lens Focusing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Boriskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 64 (6), pp.2227--2235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2547023⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 64 (8), pp.3698--3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2572227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343530v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Scanning Performance of the Extended Hemispherical Integrated Lens Antenna Using a Double Lens Focusing System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Makdissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Boriskin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Le Coq</w:t>
+                <w:t xml:space="preserve">M. Ferrando-Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sauleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (8), pp.3698--3702. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.1363--1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2572227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368136v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of wideband dual linearly polarized transmitarray antennas</w:t>
               </w:r>
@@ -3199,347 +3199,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIW Pillbox Antenna for Monopulse Radar Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Slotted waveguide antenna with a near-field focused beam in one plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Colombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2446996⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (7), pp.634-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2014.0479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135609v1</w:t>
+                <w:t xml:space="preserve">hal-01114680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slotted waveguide antenna with a near-field focused beam in one plane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+                <w:t xml:space="preserve">SIW Pillbox Antenna for Monopulse Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (7), pp.634-639. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (9), pp.3918-3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2014.0479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2446996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114680v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Transverse Stub Array for Ka-Band Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3681,90 +3681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Near-Field Shaping and Focusing Capability of a Radial Line Slot Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3809,334 +3809,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Exposure Efficiency and Uniformity Using a Choke Ring Antenna: Application to Bioelectromagnetic Studies at 60 GHz</w:t>
+                <w:t xml:space="preserve">60-GHz textile Antenna Array for Body-Centric Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem V. Boriskin</w:t>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Steshenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Drean</w:t>
+                <w:t xml:space="preserve">Shoaib Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2013.2255619⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4 numero spécial), pp.1816-1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2232633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874349v1</w:t>
+                <w:t xml:space="preserve">hal-00905571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60-GHz textile Antenna Array for Body-Centric Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Exposure Efficiency and Uniformity Using a Choke Ring Antenna: Application to Bioelectromagnetic Studies at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem V. Boriskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacer Chahat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">S. Steshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoaib Muhammad</w:t>
+                <w:t xml:space="preserve">Yves Le Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (4 numero spécial), pp.1816-1824. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.2005 - 2014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2232633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2013.2255619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905571v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Polarizing Fabry-Perot Antennas Based on Polarization Twisting Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoaib Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4222,90 +4222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaped Lens-Like Dome for UWB Antennas With a Gaussian-Like Radiation Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (4), pp.1658-1664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4339,103 +4339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field focusing in one plane using a loaded sectoral horn antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Clauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Avrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 p</w:t>
@@ -4477,51 +4477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens-Corrected Axis-Symmetrical Shaped Horn Antenna in Metallized Foam with Improved Bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,77 +4607,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Slotted Waveguide Array With Pillbox Transition For Mechanical Beam Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erio Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4722,295 +4722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth-walled light-weight Ka-band shaped horn antennas in metallized foam</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wearable endfire textile antenna for on-body communications at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Chahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.799-802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704176v1</w:t>
+                <w:t xml:space="preserve">hal-00771858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable endfire textile antenna for on-body communications at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+                <w:t xml:space="preserve">Smooth-walled light-weight Ka-band shaped horn antennas in metallized foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (3), pp.1245 - 1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2180323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771858v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the interactions between a 60-GHz antenna and the human body in an off-body scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Chahat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (12), pp.5958-5965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5113,51 +5113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5206,399 +5206,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Beam Multi-Layer Leaky-Wave SIW Pillbox Antenna for Millimeter-Wave Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-generation of circular polarization using compact Fabry-Perot cavity antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoaib Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.907-910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658909v1</w:t>
+                <w:t xml:space="preserve">hal-00664488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal Array Fed Dielectric Lenses : An Attractive Solution for Beam Reconfiguration at Millimeter Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59, Part 2 (6), pp.2152-2159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2011.2144550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-generation of circular polarization using compact Fabry-Perot cavity antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multi-Beam Multi-Layer Leaky-Wave SIW Pillbox Antenna for Millimeter-Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1093-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664488v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat shaped dielectric lens antenna for 60-GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5649,90 +5649,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric Resonant Lens Antenna With Improved Directivity in KA-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.37-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,51 +5779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Size Double-Shell Lens Antenna With Flat-Top Radiation Pattern for indoor Communications at Millimeter Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6013,90 +6013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of reduced-size smooth-walled conical horns using BoR-FDTD and genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (9), pp.3094-3100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6143,51 +6143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered circular-cylindrical dielectric lens antennas - Synthesis and height reduction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Komljenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6260,51 +6260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of 60-GHz integrated lens antennas fabricated through ceramic stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,90 +6381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and high-gain aperture coupled superstrate antenna arrays for 60 ghz indoor communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (10), pp.2352-2356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6523,51 +6523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN, FABRICATION AND CHARACTERIZATION OF A DIELECTRIC RESONATOR ANTENNA REFLECTARRAY IN KA-BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,64 +6635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-folded leaky-wave antennas for automotive radars at 77 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,77 +6778,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (23), pp.1149-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6899,51 +6899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Salti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6975,273 +6975,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflectarray Element Based on a Strip-Loaded Dielectric Resonator Antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Scattering of Spherically and Hemispherically Stratified Lenses Fed by Any Real Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dumon</w:t>
+                <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (11), pp.664-665</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (2), pp.450-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354399v1</w:t>
+                <w:t xml:space="preserve">hal-00277197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of Spherically and Hemispherically Stratified Lenses Fed by Any Real Source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+                <w:t xml:space="preserve">Reflectarray Element Based on a Strip-Loaded Dielectric Resonator Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Palud</w:t>
+                <w:t xml:space="preserve">P. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (2), pp.450-460</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (11), pp.664-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277197v1</w:t>
+                <w:t xml:space="preserve">hal-00354399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Design and Analysis of Luneburg and Half-Maxwell Fish Eye Lens Antennas</w:t>
               </w:r>
@@ -7253,77 +7253,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (9), pp 3058 - 3062</w:t>
@@ -7391,51 +7391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7516,64 +7516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (2), pp.283-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7611,51 +7611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of three-dimensional integrated lens antennas with genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7719,51 +7719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power millimeter wave radiations do not alter stress-sensitive gene expression of chaperone proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7878,64 +7878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7967,334 +7967,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of porous carbonaceous adsorbent from physical activation of sewage sludge: application to wastewater treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+                <w:t xml:space="preserve">Design and characterisation of half Maxwell Fish Eye lens antenna in 76-81 Ghz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.261-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894474v1</w:t>
+                <w:t xml:space="preserve">hal-00023455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterisation of half Maxwell Fish Eye lens antenna in 76-81 Ghz band</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Production of porous carbonaceous adsorbent from physical activation of sewage sludge: application to wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (3), pp.237 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2006.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023455v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membrane: dependence on radiation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new accurate design method for millimeter-wave homogeneous dielectric substrate lens antennas of arbitrary shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Barès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9021,103 +9021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Reduced-Order Model to Planar Near-Field Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Estebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9177,51 +9177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed D. Alwakil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Greard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adham Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Quynh Van Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9279,334 +9279,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Controled Kalman Based Spherical Modal Expansion of a Measured Radiated Far Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien R. M. J. Rondineau</w:t>
+                <w:t xml:space="preserve">Stable Phaseless Spherical Antenna Measurements via Mixed-Norm Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/wcnps65035.2024.10814566⟩</w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869597v1</w:t>
+                <w:t xml:space="preserve">hal-04566503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Phaseless Spherical Antenna Measurements via Mixed-Norm Regularization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézières</w:t>
+                <w:t xml:space="preserve">A Controled Kalman Based Spherical Modal Expansion of a Measured Radiated Far Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael R. L. Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien R. M. J. Rondineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2024 Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Brasilia, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/wcnps65035.2024.10814566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566503v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Reduced Order Models for Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9761,51 +9761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mezieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9865,51 +9865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations to Improve the Reduced-Order Model Approach for Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9917,51 +9917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMTA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver (Colorado, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10103,51 +10103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Identification Method for Antenna Model on Time-Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10220,103 +10220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Antenna Positioning for a Faster and Better Radiation Pattern Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mezieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Contreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Antennas and Propagation, EuCAP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.9411316, </w:t>
@@ -10497,51 +10497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10566,51 +10566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression Technique for Electromagnetic Field Sampling and Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10821,64 +10821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11063,64 +11063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Antennas and Propagation, EuCAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11148,243 +11148,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Antenna Testing via Regularization Procedures based on Compressive Sensing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Broadband CTS antenna array at E-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Francey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of IEEE-Antennas-and-Propagation-Society / USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737240v1</w:t>
+                <w:t xml:space="preserve">hal-01622475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband CTS antenna array at E-band</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Antenna Testing via Regularization Procedures based on Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of IEEE-Antennas-and-Propagation-Society / USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, CA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622475v1</w:t>
+                <w:t xml:space="preserve">hal-01737240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of dual linearly polarized transmitarray antennas at X-band</w:t>
               </w:r>
@@ -11409,51 +11409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11517,77 +11517,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and future research trends in planar multi-beam antennas in the millimeter wave range at IETR-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11655,64 +11655,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation USNC/URSI National Radio Science Meeting, 2015 IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.398-399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11746,90 +11746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Pillbox Antenna Integrating Monopulse Phase Comparison Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11854,90 +11854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing approach for reflectarray diagnostic from far field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.289-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12168,178 +12168,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Antenna Test Range implementation in IETR millimetre wave antenna test facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108563v1</w:t>
+                <w:t xml:space="preserve">hal-01071525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12347,51 +12360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
@@ -12423,161 +12436,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Antenna Test Range implementation in IETR millimetre wave antenna test facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrone Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Juan les pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071525v1</w:t>
+                <w:t xml:space="preserve">hal-01108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and manufacturing of a high accuracy planar scanner for millimeter wave applications</w:t>
               </w:r>
@@ -12645,103 +12645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loaded Sectoral Horn Antenna using near-field focusing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clauzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.350-353</w:t>
@@ -12770,51 +12770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the design of integrated dielectric-based focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13033,51 +13033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'antennes lentilles diélectriques plates à faisceau formé dans le plan H à 60GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13128,77 +13128,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid-type integrated lens antenna with improved gain and aperture efficiency in Ka-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Applications and 4th Global Symposium on Millimeter Waves GSMM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13223,90 +13223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes multicouches avec substrat parasite - Application aux communications haut débit à 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13325,562 +13325,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flip Test Procedure for Positioning System Errors and Antenna Phase Center Determinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a 2-bit dual-polarised unit-cell for reflectarray applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation (EUCAP 2010)</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511475v1</w:t>
+                <w:t xml:space="preserve">hal-00511603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact shaped horn antennas in metallized foam technology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flip Test Procedure for Positioning System Errors and Antenna Phase Center Determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Workshop on Antennas and Technology : small antennas, innovate structures and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lisbonne, Portugal. 4 p</w:t>
+              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation (EUCAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511768v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave printed antennas on ultrasoft polymer substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact shaped horn antennas in metallized foam technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation, EuCAP'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">2010 International Workshop on Antennas and Technology : small antennas, innovate structures and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lisbonne, Portugal. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549962v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 2-bit dual-polarised unit-cell for reflectarray applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millimeter-wave printed antennas on ultrasoft polymer substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Potier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">P. Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation, EuCAP'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511603v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband and High Efficient Aperture Antenna with Superstrate for 60 GHz Indoor Communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium Antennas and Propagation/CNC-USNC/URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.ISBN: 978-1-4244-4968-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13931,51 +13931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14026,90 +14026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-wave printed antennas on ultrasoft polymer substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14177,51 +14177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14427,51 +14427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucap 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.Proceedings of EUCAP 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14509,51 +14509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de taille des lentilles hémisphériques étendues par introduction de cavités d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moro Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14643,51 +14643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14768,77 +14768,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. Proceedings of Eucap 2009</w:t>
@@ -14861,320 +14861,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dielectric resonator antenna (DRA) reflectarray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of an Integrated Multi-Sector Antenna Using the DG-FDTD Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Castel</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference 2009</w:t>
+              <w:t xml:space="preserve">EuMC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408395v1</w:t>
+                <w:t xml:space="preserve">hal-00525405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of an Integrated Multi-Sector Antenna Using the DG-FDTD Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">A dielectric resonator antenna (DRA) reflectarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Loison</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian Thevenard</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2009</w:t>
+              <w:t xml:space="preserve">39th European Microwave Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525405v1</w:t>
+                <w:t xml:space="preserve">hal-00408395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens antennas with flat-top radiation patterns: benchmark of beam shaping techniques at the feed array level and lens shape level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15225,51 +15225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size reduction of synthesized elliptical substrate lenses using air cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15301,312 +15301,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layer-to-layer ceramic stereolithography for the design of extended hemispherical lenses in at 60 GHz</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A low loss reflectarray element based on a dielectric resonator antenna (DRA) with a parasitic strip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference'08, APMC'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355199v1</w:t>
+                <w:t xml:space="preserve">hal-00355013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low loss reflectarray element based on a dielectric resonator antenna (DRA) with a parasitic strip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Layer-to-layer ceramic stereolithography for the design of extended hemispherical lenses in at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference'08, APMC'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355013v1</w:t>
+                <w:t xml:space="preserve">hal-00355199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens antennas with beam shaping capabilities at the feed level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15804,64 +15804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week 2008 (EUMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t>
@@ -16009,290 +16009,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, Design and Performances of Half Maxwell Fish Eye Lens Antennas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Palud</w:t>
+                <w:t xml:space="preserve">FSS-EBG Antenna with Improved Directivity Bandwidth: Theory, Design and Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bichelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom. Proceedings of Eucap 2007</w:t>
+              <w:t xml:space="preserve">2007 IEEE Antennas and Propagation Society International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.5423-5426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464950v1</w:t>
+                <w:t xml:space="preserve">hal-00176422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FSS-EBG Antenna with Improved Directivity Bandwidth: Theory, Design and Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Loison</w:t>
+                <w:t xml:space="preserve">Modelling, Design and Performances of Half Maxwell Fish Eye Lens Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE Antennas and Propagation Society International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.5423-5426</w:t>
+              <w:t xml:space="preserve">EUCAP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom. Proceedings of Eucap 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176422v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne FSS-BIE à bande de directivité élargie : théorie, design et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bichelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16356,64 +16356,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16449,489 +16449,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Performances of Half Maxwell Fish Eye Lens Antennas at 77 GHz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
+                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097774v1</w:t>
+                <w:t xml:space="preserve">hal-00097031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stepwise and effective procedure for impedance matching of slot-fed planar antenna. Application to the design of wide band printed antennas and reconfigurable EBG resonator antennas</w:t>
+                <w:t xml:space="preserve">far field millimetric band antenna test facility : positionning procedure using phase measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on Antenna and Propagation, EuCAP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">EUCAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France. Proceedings of Eucap 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095070v1</w:t>
+                <w:t xml:space="preserve">hal-00464934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stepwise and effective procedure for impedance matching of slot-fed planar antenna. Application to the design of wide band printed antennas and reconfigurable EBG resonator antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roncière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouroch Mahdjoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
+              <w:t xml:space="preserve">European Conf. on Antenna and Propagation, EuCAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097031v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">far field millimetric band antenna test facility : positionning procedure using phase measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Off-Axis Performances of Half Maxwell Fish Eye Lens Antennas at 77 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Nice, France. Proceedings of Eucap 2006</w:t>
+              <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00464934v1</w:t>
+                <w:t xml:space="preserve">hal-00097774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small and Ultra Wide Band Antennas : A new challenge for characterization</w:t>
               </w:r>
@@ -17032,372 +17032,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz electromagnetic fields do not activate stress-sensitive gene expression</w:t>
+                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Orlov</w:t>
+                <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), June 15-17, Saint-Malo, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113529v1</w:t>
+                <w:t xml:space="preserve">hal-00112893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A shaping Technique of Substrate Lens Antennas with Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112893v1</w:t>
+                <w:t xml:space="preserve">hal-00776129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shaping Technique of Substrate Lens Antennas with Genetic Algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">60 GHz electromagnetic fields do not activate stress-sensitive gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), June 15-17, Saint-Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776129v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membranes</w:t>
               </w:r>
@@ -17409,64 +17409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17937,159 +17937,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Antenna Phase Center Displacement on FM CW Measurements – Application to Radar System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Brousseau</w:t>
+                <w:t xml:space="preserve">Nouvelle Technologie pour les antennes sur Mousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bourdillon</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Antennas and Propagation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Colombus, United States</w:t>
+              <w:t xml:space="preserve">Colloque Telecom 2003 &amp; 3ièmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113556v1</w:t>
+                <w:t xml:space="preserve">hal-00917637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Antenna Phase Center Displacement on FM CW Measurements : Application to Radar System</w:t>
+                <w:t xml:space="preserve">Effect of Antenna Phase Center Displacement on FM CW Measurements – Application to Radar System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brousseau</w:t>
@@ -18103,221 +18090,234 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2003, pp. 812-815</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Antennas and Propagation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084939v1</w:t>
+                <w:t xml:space="preserve">hal-01113556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Technologie pour les antennes sur Mousse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Floc'H</w:t>
+                <w:t xml:space="preserve">Effect of Antenna Phase Center Displacement on FM CW Measurements : Application to Radar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Marrakech, Maroc</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp. 812-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917637v1</w:t>
+                <w:t xml:space="preserve">hal-00084939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'IETR à l'étude des antennes millimétriques et développement de technologies adaptées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18366,256 +18366,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne imprimée pour sondeur de canal à 2.2 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle technologie d'antennes pour des sondeurs de canaux spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Grunfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Antennas (JINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.227-230</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002) International Symposium on Antennas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953130v1</w:t>
+                <w:t xml:space="preserve">hal-00937011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technologie d'antennes pour des sondeurs de canaux spatio-temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne imprimée pour sondeur de canal à 2.2 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Grunfelder</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002) International Symposium on Antennas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">International Symposium on Antennas (JINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937011v1</w:t>
+                <w:t xml:space="preserve">hal-00953130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18633,51 +18633,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d’Ordre Réduit Multiple pour la Mesure d’Antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18685,51 +18685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationales des Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18799,77 +18799,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système antennaire dont le diagramme de rayonnement est reconfigurable parmi des diagrammes de rayonnement sectoriels et directifs et dispositifs émetteur et/ou récepteur correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19073,51 +19073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Thuroczy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3616519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033513v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Estebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725000200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Boriskin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2023.3336798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3298149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3249355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3149304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3031479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mattes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rondineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2938744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Aqlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsakutty Vettikalladi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gomez-Torrent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Mahmoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2943328" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2978170" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J. G. Fonseca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2924904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouko Aurinsalo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2877467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Potelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bateman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Francey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2902644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rondineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Migliore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01687765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bateman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2712791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2755764" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2499752" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2547023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Boriskin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2572227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Palma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2536160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2446996" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clauzier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2014.0479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2378318" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steshenko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2255619" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2232633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2220320" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180323" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771858v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Alekseev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109695" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144550" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2109931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144554" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052557" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Komljenovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sipus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2044337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506660v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60QNC3NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd-Haizal Jamaluddin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2071850" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Palud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894474v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bar&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718263v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cadoret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bar&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/amta66658.2025.11317833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05092846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;ard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sayegrih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999926" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999907" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999404" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed D. Alwakil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Greard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999665" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. L. Benevides" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R. M. J. Rondineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnps65035.2024.10814566" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501259" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Corre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9955022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217290v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9954964" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217135v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benevides" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Migliore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03077879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285129" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista Ribeiro Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goncalves Sousa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caminita" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martorelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0735" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042767v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0637" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928290" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571614v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tinh Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tekkouk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Manzillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smierzchalski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kozan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Burgos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per O. Iversen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108563v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Andersson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108564v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rochefort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511475v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511768v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549962v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pereira" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623467v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Laurinaho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408455v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro Cid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359499v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thevenard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464666v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525405v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355199v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355013v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356353v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464950v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichelot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095070v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronci&#232;re" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464934v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777269v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilairet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085125v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984155v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Desvilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113556v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084939v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643041v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033513v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Estebe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725000200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Thuroczy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3616519" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Boriskin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2023.3336798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3298149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3249355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3149304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3031479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Aqlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsakutty Vettikalladi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003853" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mattes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rondineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2938744" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2978170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gomez-Torrent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Mahmoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2943328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouko Aurinsalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2877467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J. G. Fonseca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2924904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Potelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bateman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Francey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2902644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rondineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Migliore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2755764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01687765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potelon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bateman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2712791" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2547023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2499752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Boriskin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2572227" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Palma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2536160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114680v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clauzier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2014.0479" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2446996" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2378318" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2232633" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steshenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2255619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2220320" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180323" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Alekseev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144550" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109695" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2109931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144554" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052557" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Komljenovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sipus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2044337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506660v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60QNC3NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd-Haizal Jamaluddin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2071850" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277197v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Palud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bar&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718263v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cadoret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bar&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/amta66658.2025.11317833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05092846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;ard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sayegrih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999926" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999907" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999404" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed D. Alwakil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Greard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999665" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501259" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. L. Benevides" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R. M. J. Rondineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnps65035.2024.10814566" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Corre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9955022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217290v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9954964" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217135v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benevides" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Migliore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03077879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285129" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista Ribeiro Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goncalves Sousa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caminita" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martorelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0735" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042767v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0637" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622475v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928290" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737240v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571614v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tinh Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tekkouk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Manzillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smierzchalski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kozan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Burgos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per O. Iversen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108563v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Andersson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108564v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rochefort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511603v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pereira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511475v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511768v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549962v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623467v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Laurinaho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408455v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro Cid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359499v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thevenard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464666v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525405v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355013v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356353v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176422v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichelot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464934v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095070v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronci&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097774v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776129v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777269v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilairet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085125v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984155v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Desvilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113556v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084939v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643041v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>