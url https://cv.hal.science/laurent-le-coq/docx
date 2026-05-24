--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient sampling strategies based on a reduced-order model for antenna planar measurements</w:t>
+                <w:t xml:space="preserve">Folded Transmitarray Antenna on Fused Quartz with a Gain Exceeding 40 dBi at 310 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Morin</w:t>
+                <w:t xml:space="preserve">Tomas Thuroczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Corre</w:t>
+                <w:t xml:space="preserve">Olivier De Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Loison</w:t>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Estebe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078725000200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tap.2025.3616519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033513v2</w:t>
+                <w:t xml:space="preserve">hal-05341102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folded Transmitarray Antenna on Fused Quartz with a Gain Exceeding 40 dBi at 310 GHz</w:t>
+                <w:t xml:space="preserve">Efficient sampling strategies based on a reduced-order model for antenna planar measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Thuroczy</w:t>
+                <w:t xml:space="preserve">Valentin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier De Sagazan</w:t>
+                <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morvan</w:t>
+                <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Estebe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tap.2025.3616519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078725000200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341102v1</w:t>
+                <w:t xml:space="preserve">hal-05033513v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Technique for In-Body Absorbed Power Density Assessment Based on Free-Space E-Field Measurement</w:t>
               </w:r>
@@ -1178,261 +1178,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-THz Circularly Polarized Horn Antenna Using Wire Electrical Discharge Machining for 6G Wireless Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phaseless Near Field Antenna Measurements from Two Surface Scans - Numerical and Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basem Aqlan</w:t>
+                <w:t xml:space="preserve">Michael Mattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3003853⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (3), pp.2315-2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2938744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927470v1</w:t>
+                <w:t xml:space="preserve">hal-02344686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaseless Near Field Antenna Measurements from Two Surface Scans - Numerical and Experimental Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+                <w:t xml:space="preserve">Sub-THz Circularly Polarized Horn Antenna Using Wire Electrical Discharge Machining for 6G Wireless Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basem Aqlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mattes</w:t>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (3), pp.2315-2322. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.117245-117252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2938744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3003853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344686v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Application of Sparse Spherical Harmonic Expansion for Fast Antenna Far-Field Measurements</w:t>
               </w:r>
@@ -1680,295 +1680,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wide-angle scanning switched-beam antenna system in LTCC technology with high beam crossing levels for V-band communications</w:t>
+                <w:t xml:space="preserve">Shaped Continuous Parallel Plate Delay Lens With Enhanced Scanning Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
+                <w:t xml:space="preserve">François Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+                <w:t xml:space="preserve">Nelson J. G. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jouko Aurinsalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (1), pp.541-553. </w:t>
+              <w:t xml:space="preserve">, 2019, 67 (11), pp.6695-6704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2877467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2924904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952288v1</w:t>
+                <w:t xml:space="preserve">hal-02391233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaped Continuous Parallel Plate Delay Lens With Enhanced Scanning Performance</w:t>
+                <w:t xml:space="preserve">A wide-angle scanning switched-beam antenna system in LTCC technology with high beam crossing levels for V-band communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Doucet</w:t>
+                <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson J. G. Fonseca</w:t>
+                <w:t xml:space="preserve">Maciej Smierzchalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Jouko Aurinsalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 67 (11), pp.6695-6704. </w:t>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.541-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2924904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2877467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391233v1</w:t>
+                <w:t xml:space="preserve">hal-01952288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable CTS Antenna Fully Integrated in PCB Technology for 5G Backhaul Applications</w:t>
               </w:r>
@@ -2082,1010 +2082,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Antenna Far-Field Characterization via Sparse Spherical Harmonic Expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+                <w:t xml:space="preserve">High resolution radar focusing using spectral estimation methods in wide-band and near-field configurations Application to millimeter-wave near-range imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.D. Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2738059⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.45-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB17082402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637413v1</w:t>
+                <w:t xml:space="preserve">hal-01739927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution radar focusing using spectral estimation methods in wide-band and near-field configurations Application to millimeter-wave near-range imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+                <w:t xml:space="preserve">Fast Antenna Far-Field Characterization via Sparse Spherical Harmonic Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Méric</w:t>
+                <w:t xml:space="preserve">S. Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lafond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Le Coq</w:t>
+                <w:t xml:space="preserve">M.D. Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 79, pp.45-64. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (10), pp.5503-5510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERB17082402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2738059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739927v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Ultraminiature Capsule Antenna for Ingestible and Implantable Applications</w:t>
+                <w:t xml:space="preserve">A Low-Profile Broadband 32-Slot Continuous Transverse Stub Array for Backhaul Applications in E-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Nikolayev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">T. Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Karban</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Francey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (11), pp.6107-6119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2755764⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.6307-6316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2712791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684558v1</w:t>
+                <w:t xml:space="preserve">hal-01687765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Profile Broadband 32-Slot Continuous Transverse Stub Array for Backhaul Applications in E-Band</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Ultraminiature Capsule Antenna for Ingestible and Implantable Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bateman</w:t>
+                <w:t xml:space="preserve">Denys Nikolayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Francey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pavel Karban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (12), pp.6307-6316. </w:t>
+              <w:t xml:space="preserve">, 2017, 65 (11), pp.6107-6119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2712791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2755764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687765v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Antenna Array Diagnosis from a Small Number of Far-Field Measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Makdissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrando-Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2547023⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.1363--1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343530v1</w:t>
+                <w:t xml:space="preserve">hal-01371965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibeam SIW Slotted Waveguide Antenna System Fed by a Compact Dual-Layer Rotman Lens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+                <w:t xml:space="preserve">Fast Antenna Array Diagnosis from a Small Number of Far-Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 64 (2), pp.504--514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2499752⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 64 (6), pp.2227--2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2547023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343527v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Scanning Performance of the Extended Hemispherical Integrated Lens Antenna Using a Double Lens Focusing System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Sauleau</w:t>
+                <w:t xml:space="preserve">Multibeam SIW Slotted Waveguide Antenna System Fed by a Compact Dual-Layer Rotman Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 64 (8), pp.3698--3702. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 64 (2), pp.504--514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2499752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2572227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368136v1</w:t>
+                <w:t xml:space="preserve">hal-01343527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoenix' reflectarray unit cell with reduced size and inductive loading</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the Scanning Performance of the Extended Hemispherical Integrated Lens Antenna Using a Double Lens Focusing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Fourn</w:t>
+                <w:t xml:space="preserve">N.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferrando-Rocher</w:t>
+                <w:t xml:space="preserve">A.V. Boriskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Girard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (12), pp.1363--1370. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (8), pp.3698--3702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2015.0626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2572227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371965v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of wideband dual linearly polarized transmitarray antennas</w:t>
               </w:r>
@@ -3244,51 +3244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3339,90 +3339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Pillbox Antenna for Monopulse Radar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (9), pp.3918-3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3469,77 +3469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Transverse Stub Array for Ka-Band Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Foglia Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3720,51 +3720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoaib Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (4 numero spécial), pp.1816-1824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,51 +4092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Polarizing Fabry-Perot Antennas Based on Polarization Twisting Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoaib Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (4), pp.1658-1664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11, pp.799-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4862,51 +4862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (12), pp.5958-5965</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5206,399 +5206,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-generation of circular polarization using compact Fabry-Perot cavity antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-Beam Multi-Layer Leaky-Wave SIW Pillbox Antenna for Millimeter-Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1093-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664488v1</w:t>
+                <w:t xml:space="preserve">hal-00658909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focal Array Fed Dielectric Lenses : An Attractive Solution for Beam Reconfiguration at Millimeter Waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Self-generation of circular polarization using compact Fabry-Perot cavity antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoaib Muhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.907-910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2144550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659077v1</w:t>
+                <w:t xml:space="preserve">hal-00664488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Beam Multi-Layer Leaky-Wave SIW Pillbox Antenna for Millimeter-Wave Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focal Array Fed Dielectric Lenses : An Attractive Solution for Beam Reconfiguration at Millimeter Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 59 (4), pp.1093-1100. </w:t>
+              <w:t xml:space="preserve">, 2011, 59, Part 2 (6), pp.2152-2159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2109695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2144550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658909v1</w:t>
+                <w:t xml:space="preserve">hal-00659077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat shaped dielectric lens antenna for 60-GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.37-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5779,51 +5779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Size Double-Shell Lens Antenna With Flat-Top Radiation Pattern for indoor Communications at Millimeter Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6052,51 +6052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (9), pp.3094-3100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6143,51 +6143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered circular-cylindrical dielectric lens antennas - Synthesis and height reduction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Komljenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sipus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,90 +6381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and high-gain aperture coupled superstrate antenna arrays for 60 ghz indoor communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (10), pp.2352-2356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6523,51 +6523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIGN, FABRICATION AND CHARACTERIZATION OF A DIELECTRIC RESONATOR ANTENNA REFLECTARRAY IN KA-BAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,51 +6648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-folded leaky-wave antennas for automotive radars at 77 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,51 +6804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (23), pp.1149-1151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6899,51 +6899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Salti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6975,273 +6975,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of Spherically and Hemispherically Stratified Lenses Fed by Any Real Source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+                <w:t xml:space="preserve">Reflectarray Element Based on a Strip-Loaded Dielectric Resonator Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Palud</w:t>
+                <w:t xml:space="preserve">P. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (2), pp.450-460</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (11), pp.664-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277197v1</w:t>
+                <w:t xml:space="preserve">hal-00354399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflectarray Element Based on a Strip-Loaded Dielectric Resonator Antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+                <w:t xml:space="preserve">Scattering of Spherically and Hemispherically Stratified Lenses Fed by Any Real Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dumon</w:t>
+                <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (11), pp.664-665</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (2), pp.450-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354399v1</w:t>
+                <w:t xml:space="preserve">hal-00277197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Design and Analysis of Luneburg and Half-Maxwell Fish Eye Lens Antennas</w:t>
               </w:r>
@@ -7253,77 +7253,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (9), pp 3058 - 3062</w:t>
@@ -7391,51 +7391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7516,64 +7516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (2), pp.283-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7611,51 +7611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and optimization of three-dimensional integrated lens antennas with genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7719,51 +7719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-power millimeter wave radiations do not alter stress-sensitive gene expression of chaperone proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7878,64 +7878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7967,334 +7967,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterisation of half Maxwell Fish Eye lens antenna in 76-81 Ghz band</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+                <w:t xml:space="preserve">Production of porous carbonaceous adsorbent from physical activation of sewage sludge: application to wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (3), pp.237 - 244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2006.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023455v1</w:t>
+                <w:t xml:space="preserve">hal-01894474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of porous carbonaceous adsorbent from physical activation of sewage sludge: application to wastewater treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+                <w:t xml:space="preserve">Design and characterisation of half Maxwell Fish Eye lens antenna in 76-81 Ghz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.261-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2006.102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01894474v1</w:t>
+                <w:t xml:space="preserve">hal-00023455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membrane: dependence on radiation parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new accurate design method for millimeter-wave homogeneous dielectric substrate lens antennas of arbitrary shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Barès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9021,103 +9021,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Reduced-Order Model to Planar Near-Field Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Estebe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 19th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9279,334 +9279,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Phaseless Spherical Antenna Measurements via Mixed-Norm Regularization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mézières</w:t>
+                <w:t xml:space="preserve">A Controled Kalman Based Spherical Modal Expansion of a Measured Radiated Far Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael R. L. Benevides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien R. M. J. Rondineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Donald Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501259⟩</w:t>
+              <w:t xml:space="preserve">2024 Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Brasilia, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wcnps65035.2024.10814566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566503v1</w:t>
+                <w:t xml:space="preserve">hal-04869597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Controled Kalman Based Spherical Modal Expansion of a Measured Radiated Far Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien R. M. J. Rondineau</w:t>
+                <w:t xml:space="preserve">Stable Phaseless Spherical Antenna Measurements via Mixed-Norm Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mézières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Workshop on Communication Networks and Power Systems (WCNPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Brasilia, Brazil. </w:t>
+              <w:t xml:space="preserve">2024 18th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wcnps65035.2024.10814566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/eucap60739.2024.10501259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869597v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Reduced Order Models for Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9865,51 +9865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigations to Improve the Reduced-Order Model Approach for Antenna Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9917,51 +9917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMTA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver (Colorado, USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10103,51 +10103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Identification Method for Antenna Model on Time-Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benevides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10497,51 +10497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10566,51 +10566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regression Technique for Electromagnetic Field Sampling and Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10821,64 +10821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11063,64 +11063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Antennas and Propagation, EuCAP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11148,243 +11148,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband CTS antenna array at E-band</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Antenna Testing via Regularization Procedures based on Compressive Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium of IEEE-Antennas-and-Propagation-Society / USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622475v1</w:t>
+                <w:t xml:space="preserve">hal-01737240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Antenna Testing via Regularization Procedures based on Compressive Sensing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Broadband CTS antenna array at E-band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Potelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Francey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of IEEE-Antennas-and-Propagation-Society / USNC/URSI National Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation, EUCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737240v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of dual linearly polarized transmitarray antennas at X-band</w:t>
               </w:r>
@@ -11409,51 +11409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11517,77 +11517,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and future research trends in planar multi-beam antennas in the millimeter wave range at IETR-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Manzillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Potelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Smierzchalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11655,64 +11655,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation USNC/URSI National Radio Science Meeting, 2015 IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.398-399, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11746,90 +11746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIW Pillbox Antenna Integrating Monopulse Phase Comparison Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11854,90 +11854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed sensing approach for reflectarray diagnostic from far field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Donald Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar Conference (EuRAD), 2015 European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.289-292, </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12168,416 +12168,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
+                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ettorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands. pp.1222 - 1226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071525v1</w:t>
+                <w:t xml:space="preserve">hal-01071544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A radial line slot array focusing in the near field: Analysis and design</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Antenna Test Range implementation in IETR millimetre wave antenna test facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrone Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Juan les pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071544v1</w:t>
+                <w:t xml:space="preserve">hal-01108563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Antenna Test Range implementation in IETR millimetre wave antenna test facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatically optimized near-field focusing radial line slot array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference APSURSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.1049 - 1050, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108563v1</w:t>
+                <w:t xml:space="preserve">hal-01071525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and manufacturing of a high accuracy planar scanner for millimeter wave applications</w:t>
               </w:r>
@@ -12697,51 +12697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Avrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.350-353</w:t>
@@ -13033,51 +13033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'antennes lentilles diélectriques plates à faisceau formé dans le plan H à 60GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13154,51 +13154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem V. Boriskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Applications and 4th Global Symposium on Millimeter Waves GSMM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13223,90 +13223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes multicouches avec substrat parasite - Application aux communications haut débit à 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. pp 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13357,51 +13357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13482,51 +13482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Antennas and Propagation (EUCAP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13564,51 +13564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact shaped horn antennas in metallized foam technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13711,51 +13711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13797,90 +13797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband and High Efficient Aperture Antenna with Superstrate for 60 GHz Indoor Communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamsakutty Vettikalladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium Antennas and Propagation/CNC-USNC/URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.ISBN: 978-1-4244-4968-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13931,51 +13931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14065,51 +14065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14177,51 +14177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14427,51 +14427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucap 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.Proceedings of EUCAP 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14509,51 +14509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de taille des lentilles hémisphériques étendues par introduction de cavités d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moro Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14643,51 +14643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14768,77 +14768,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. Proceedings of Eucap 2009</w:t>
@@ -14893,51 +14893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15018,51 +15018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15130,51 +15130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens antennas with flat-top radiation patterns: benchmark of beam shaping techniques at the feed array level and lens shape level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15225,51 +15225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size reduction of synthesized elliptical substrate lenses using air cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15333,64 +15333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd-Haizal Jamaluddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15454,51 +15454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15562,51 +15562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lens antennas with beam shaping capabilities at the feed level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Tinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15804,64 +15804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week 2008 (EUMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t>
@@ -16028,51 +16028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FSS-EBG Antenna with Improved Directivity Bandwidth: Theory, Design and Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bichelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16136,64 +16136,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16248,51 +16248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne FSS-BIE à bande de directivité élargie : théorie, design et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bichelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16356,64 +16356,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16449,135 +16449,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+                <w:t xml:space="preserve">Off-Axis Performances of Half Maxwell Fish Eye Lens Antennas at 77 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Himdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rondineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
+              <w:t xml:space="preserve">EUCAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097031v1</w:t>
+                <w:t xml:space="preserve">hal-00097774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">far field millimetric band antenna test facility : positionning procedure using phase measurements</w:t>
               </w:r>
@@ -16615,51 +16628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. Proceedings of Eucap 2006</w:t>
@@ -16682,256 +16695,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stepwise and effective procedure for impedance matching of slot-fed planar antenna. Application to the design of wide band printed antennas and reconfigurable EBG resonator antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Stripline fed printed wide slot antenna for UWB applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kouroch Mahdjoubi</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conf. on Antenna and Propagation, EuCAP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Antenna Technology and Applied Electromagnetics and URSI/CNC Conference, ANTEM/URSI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montréal, Canada. pp.639-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095070v1</w:t>
+                <w:t xml:space="preserve">hal-00097031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Axis Performances of Half Maxwell Fish Eye Lens Antennas at 77 GHz</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stepwise and effective procedure for impedance matching of slot-fed planar antenna. Application to the design of wide band printed antennas and reconfigurable EBG resonator antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roncière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouroch Mahdjoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
+              <w:t xml:space="preserve">European Conf. on Antenna and Propagation, EuCAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097774v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small and Ultra Wide Band Antennas : A new challenge for characterization</w:t>
               </w:r>
@@ -17032,372 +17032,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
+                <w:t xml:space="preserve">60 GHz electromagnetic fields do not activate stress-sensitive gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Michel</w:t>
+                <w:t xml:space="preserve">I. Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), June 15-17, Saint-Malo, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112893v1</w:t>
+                <w:t xml:space="preserve">hal-00113529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shaping Technique of Substrate Lens Antennas with Genetic Algorithm</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Résultats récents sur l'exposition à 60 GHz : cas des membranes biologiques artificielles et de l'expression génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhadobov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thouroude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Réunion générale sur les interférences d'ondes: GT6- Compatibilité électromagnétique. Besançon, France. Novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776129v1</w:t>
+                <w:t xml:space="preserve">hal-00112893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz electromagnetic fields do not activate stress-sensitive gene expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A shaping Technique of Substrate Lens Antennas with Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenna Technology and Applied Electromagnetics (ANTEM), June 15-17, Saint-Malo, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Antenna Technology and Applied ElectroMagnetics ; ANTEM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113529v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between millimeter waves and artificial biological membranes</w:t>
               </w:r>
@@ -17409,64 +17409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18247,77 +18247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'IETR à l'étude des antennes millimétriques et développement de technologies adaptées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18366,256 +18366,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technologie d'antennes pour des sondeurs de canaux spatio-temporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne imprimée pour sondeur de canal à 2.2 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Grunfelder</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thouroude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002) International Symposium on Antennas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">International Symposium on Antennas (JINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.227-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937011v1</w:t>
+                <w:t xml:space="preserve">hal-00953130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne imprimée pour sondeur de canal à 2.2 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle technologie d'antennes pour des sondeurs de canaux spatio-temporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thouroude</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaïs El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Grunfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Antennas (JINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.227-230</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002) International Symposium on Antennas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953130v1</w:t>
+                <w:t xml:space="preserve">hal-00937011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18633,51 +18633,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d’Ordre Réduit Multiple pour la Mesure d’Antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mézières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18685,51 +18685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationales des Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Juan Les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18799,77 +18799,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système antennaire dont le diagramme de rayonnement est reconfigurable parmi des diagrammes de rayonnement sectoriels et directifs et dispositifs émetteur et/ou récepteur correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Himdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19073,51 +19073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033513v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Estebe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725000200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Thuroczy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3616519" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Boriskin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2023.3336798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3298149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3249355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3149304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3031479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Aqlan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsakutty Vettikalladi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003853" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mattes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rondineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2938744" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2978170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gomez-Torrent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Mahmoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2943328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouko Aurinsalo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2877467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doucet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J. G. Fonseca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2924904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Potelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bateman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Francey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2902644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637413v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rondineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Migliore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2755764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01687765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potelon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bateman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2712791" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2547023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2499752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Boriskin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2572227" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Palma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2536160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114680v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clauzier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2014.0479" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2446996" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2378318" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2232633" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steshenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2255619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2220320" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180323" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Alekseev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659077v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144550" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109695" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2109931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144554" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052557" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Komljenovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sipus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2044337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506660v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60QNC3NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd-Haizal Jamaluddin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2071850" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277197v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Palud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023455v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bar&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718263v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cadoret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bar&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/amta66658.2025.11317833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05092846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;ard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sayegrih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999926" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999907" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999404" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed D. Alwakil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Greard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999665" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501259" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. L. Benevides" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R. M. J. Rondineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnps65035.2024.10814566" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Corre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9955022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217290v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9954964" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217135v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benevides" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Migliore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03077879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285129" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista Ribeiro Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goncalves Sousa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caminita" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martorelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0735" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042767v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0637" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622475v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928290" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737240v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571614v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tinh Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tekkouk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Manzillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smierzchalski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kozan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Burgos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per O. Iversen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108563v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Andersson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108564v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rochefort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511603v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pereira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511475v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511768v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549962v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623467v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Laurinaho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408455v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro Cid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359499v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thevenard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464666v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525405v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355013v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356353v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176422v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichelot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464934v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095070v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronci&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097774v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776129v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777269v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilairet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085125v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984155v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Desvilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113556v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084939v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643041v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Thuroczy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Sagazan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Coq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3616519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033513v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Loison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Estebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725000200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ziane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Boriskin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leconte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Coq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmtt.2023.3336798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3298149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mezieres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3249355" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657159v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2022.3149304" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Contreres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3060894" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3031479" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041438" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mattes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rondineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2938744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basem Aqlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamsakutty Vettikalladi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3003853" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02865296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mezieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lerat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Contreres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2978170" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gomez-Torrent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Vigueras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adham Mahmoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ettorre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2943328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391233v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doucet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson J. G. Fonseca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2924904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foglia Manzillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Smierzchalski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouko Aurinsalo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2877467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Potelon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bateman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Francey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2902644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lafond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB17082402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637413v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rondineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Migliore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2738059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01687765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ettorre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bateman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Francey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2712791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01684558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Nikolayev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karban" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2755764" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makdissy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrando-Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0626" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Donald Migliore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2547023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tekkouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2499752" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368136v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Boriskin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2572227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T. Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clemente" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Palma" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2536160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114680v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clauzier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avrillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Colombel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2014.0479" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2446996" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01234327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2479243" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2378318" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2301994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Chahat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoaib Muhammad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2232633" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem V. Boriskin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steshenko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2013.2255619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905811v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Tinh Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rolland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2220320" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2182596" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907393v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erio Gandini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2235057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704176v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2180323" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Alekseev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2109695" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144550" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2109931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2144554" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marchais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Ray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2010.0196" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506713v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2052557" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Komljenovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sipus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2044337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506660v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2050447" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619645v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25455" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60QNC3NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd-Haizal Jamaluddin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2071850" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Palud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Costa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143612v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouroude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102032v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Debure" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20285" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C6M8643C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143666v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894474v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.102" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094654v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549237v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bar&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718263v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cadoret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Laisne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bar&#232;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brousseau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444403v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/amta66658.2025.11317833" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05092846v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;ard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alwakil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sayegrih" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999926" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097466v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999907" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097612v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999404" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097577v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed D. Alwakil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Greard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap63536.2025.10999665" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael R. L. Benevides" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R. M. J. Rondineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wcnps65035.2024.10814566" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566503v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap60739.2024.10501259" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217296v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Corre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuchs" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9955022" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643189v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217290v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AMTA55213.2022.9954964" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217135v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benevides" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Migliore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899929" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411316" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03077879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gonzalez-Ovejero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285129" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337371v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997663v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista Ribeiro Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goncalves Sousa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337386v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Minatti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caminita" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martorelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0735" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042767v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0637" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737240v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928290" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571614v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Pham" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tinh Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Clemente" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tekkouk" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Manzillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Smierzchalski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304585" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380044v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346294" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380057v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01380055v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kozan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Burgos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per O. Iversen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071544v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901996" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108563v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Andersson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01071525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904851" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108564v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957649v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rochefort" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772585v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ala-Laurinaho" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chicherin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Du" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zvolensky" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664821v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658232v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511603v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pereira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511475v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511768v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549962v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coquet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623467v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507098v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507086v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408458v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464988v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaaja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Laurinaho" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408455v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro Cid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359499v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gillard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Thevenard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464666v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caillet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525405v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408346v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356361v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355013v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355199v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356363v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326331v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cosquer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Grunfelder" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356353v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176422v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bichelot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464950v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176440v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464934v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097031v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095070v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ronci&#232;re" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097032v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113529v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhadobov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouroude" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Orlov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112893v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776129v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777269v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilairet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085125v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984155v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Migliaccio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Nguyen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Desvilles" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917637v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113556v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084939v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921048v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953130v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937011v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643041v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464897v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>