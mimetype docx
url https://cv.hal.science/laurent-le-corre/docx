--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -498,429 +498,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bisubstrate Analogues for RNA Methylation Studies using two Transition‐Metal‐Catalyzed Reactions</w:t>
+                <w:t xml:space="preserve">Pathogenic variants in the NLRP3 LRR domain at position 861 are responsible for a boost-dependent atypical CAPS phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Coelho</w:t>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Bartosik</w:t>
+                <w:t xml:space="preserve">Alexandre Terré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Iannazzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+                <w:t xml:space="preserve">Margaux Wacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (5), pp.1303-1311.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246592v1</w:t>
+                <w:t xml:space="preserve">hal-04182567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fayand</w:t>
+                <w:t xml:space="preserve">Céline Posseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+                <w:t xml:space="preserve">Carole Lacout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenic variants in the NLRP3 LRR domain at position 861 are responsible for a boost-dependent atypical CAPS phenotype.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Cescato</w:t>
+                <w:t xml:space="preserve">Synthesis of Bisubstrate Analogues for RNA Methylation Studies using two Transition‐Metal‐Catalyzed Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Bartosik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Terré</w:t>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Wacheux</w:t>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152 (5), pp.1303-1311.e1. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (44), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182567v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism-based and computational modeling of hydrogen sulfide biogenesis inhibition: interfacial inhibition</w:t>
               </w:r>
@@ -1912,705 +1912,1253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of the human RED–SMU1 splicing complex as a basis for host-directed antiinfluenza strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery, SAR study and ADME properties of methyl 4-amino-3-cyano-1-(2-benzyloxyphenyl)-1 H -pyrazole-5-carboxylate as an HIV-1 replication inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usama Ashraf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Tengo</w:t>
+                <w:t xml:space="preserve">Cathia Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Busca</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Priet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901214116⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0md00025f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160991v1</w:t>
+                <w:t xml:space="preserve">hal-05573021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the essential peptidoglycan amidotransferase MurT/GatD complex from Streptococcus pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Destabilization of the human RED–SMU1 splicing complex as a basis for host-directed antiinfluenza strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morlot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Simon</w:t>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05602-w⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (22), pp.10968-10977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901214116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861372v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5'-Methylene-triazole-substituted-aminoribosyl uridines as MraY inhibitors: synthesis, biological evaluation and molecular modeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the essential peptidoglycan amidotransferase MurT/GatD complex from Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Straume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olav A Hegnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël J Fer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">Nolwenn Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00707k⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05602-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433063v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel tyrosine kinase inhibitor restores chondrocyte differentiation and promotes bone growth in a gain-of-function Fgfr3 mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Multifunctionalized 2-Iminothiazolidin-4-ones and Their 2-Arylimino Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dasso Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Jonquoy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddr514⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (24), pp.4569-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1562521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019795v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular modeling study of the induced-fit effect on kinase inhibition: the case of fibroblast growth factor receptor 3 (FGFR3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Delamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.619-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-015-9841-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5'-Methylene-triazole-substituted-aminoribosyl uridines as MraY inhibitors: synthesis, biological evaluation and molecular modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël J Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Patrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (26), pp.7193-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00707k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel tyrosine kinase inhibitor restores chondrocyte differentiation and promotes bone growth in a gain-of-function Fgfr3 mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jonquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.841-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddr514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of a triazole-based library of pyrido[2,3-d]pyrimidines as FGFR3 tyrosine kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Radvanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (9), pp.2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b923882d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The heptahelical domain of GABA(B2) is activated directly by CGP7930, a positive allosteric modulator of the GABA(B) receptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (28), pp.29085-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M400930200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2757,51 +3305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.01.028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang y J Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F Py" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13161365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wacheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.07.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Padovani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34405-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11091189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Nouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dansette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00710F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03349041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pujol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Parodi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210846" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fichez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00025F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160991v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901214116" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav A Hegnar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05602-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Fer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Patr&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00707k" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Binet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brajon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400930200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.01.028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang y J Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F Py" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13161365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wacheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.07.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Padovani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34405-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11091189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Nouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dansette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00710F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03349041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pujol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Parodi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210846" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fichez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00025F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0md00025f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901214116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav A Hegnar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05602-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9841-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Fer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Patr&#227;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00707k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Aubertin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923882d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1ZBR5B5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Binet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brajon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400930200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>