--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -66,3099 +66,3216 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the Parkinson’s Disease-Related Protein DJ-1 by Endogenous Neurotoxins of the 1,2,3,4-Tetrahydroisoquinoline Family</w:t>
+                <w:t xml:space="preserve">Engineering Bisubstrates to Target m 6 Am RNA Methyltransferases: Synthesis and Computational Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laurent</w:t>
+                <w:t xml:space="preserve">Yoann Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Poncet</w:t>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Herskovits</w:t>
+                <w:t xml:space="preserve">Mélanie Ethève-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00559⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202503378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291792v1</w:t>
+                <w:t xml:space="preserve">hal-05590494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis traps for patients with acquired NLRP3 mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of the Parkinson’s Disease-Related Protein DJ-1 by Endogenous Neurotoxins of the 1,2,3,4-Tetrahydroisoquinoline Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Cescato</w:t>
+                <w:t xml:space="preserve">Gabrielle Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cuisset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tristan Herskovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejim.2024.01.028⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.1034-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.4c00559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073743v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the LRR Domain in the Regulation and Activation of the NLRP3 Inflammasome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diagnosis traps for patients with acquired NLRP3 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yixiang y J Zhu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurence Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte F Py</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mathieu Rodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells13161365⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (16), pp.129-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejim.2024.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695751v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenic variants in the NLRP3 LRR domain at position 861 are responsible for a boost-dependent atypical CAPS phenotype.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Implication of the LRR Domain in the Regulation and Activation of the NLRP3 Inflammasome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Cescato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiang y J Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Wacheux</w:t>
+                <w:t xml:space="preserve">Bénédicte F Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152 (5), pp.1303-1311.e1. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (16), pp.1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells13161365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182567v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fayand</w:t>
+                <w:t xml:space="preserve">Mechanism-based and computational modeling of hydrogen sulfide biogenesis inhibition: interfacial inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Padovani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34405-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137977v1</w:t>
+                <w:t xml:space="preserve">hal-04285208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bisubstrate Analogues for RNA Methylation Studies using two Transition‐Metal‐Catalyzed Reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pathogenic variants in the NLRP3 LRR domain at position 861 are responsible for a boost-dependent atypical CAPS phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Cescato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Terré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Wacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (5), pp.1303-1311.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246592v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism-based and computational modeling of hydrogen sulfide biogenesis inhibition: interfacial inhibition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Posseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lacout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34405-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285208v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sub-Micromolar MraYAA Inhibitor with an Aminoribosyl Uridine Structure and a (S,S)-Tartaric Diamide: Synthesis, Biological Evaluation and Molecular Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Bisubstrate Analogues for RNA Methylation Studies using two Transition‐Metal‐Catalyzed Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Oliver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">Karolina Bartosik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Poinsot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hongwei Wan</w:t>
+                <w:t xml:space="preserve">Laura Iannazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27061769⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632451v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MraYAA Inhibitors with an Aminoribosyl Uridine Structure and an Oxadiazole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Sub-Micromolar MraYAA Inhibitor with an Aminoribosyl Uridine Structure and a (S,S)-Tartaric Diamide: Synthesis, Biological Evaluation and Molecular Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Wan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11091189⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805942v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Orphan Cytochrome P450 2U1 Catalyzes the ω-Hydroxylation of Leukotriene B4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khawla Nouri</w:t>
+                <w:t xml:space="preserve">New MraYAA Inhibitors with an Aminoribosyl Uridine Structure and an Oxadiazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Raja Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232314615⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11091189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957648v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Promising Approach for Controlling the Second Coordination Sphere of Biomimetic Metal Complexes: Encapsulation in a Dynamic Hydrogen‐Bonded Capsule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Orphan Cytochrome P450 2U1 Catalyzes the ω-Hydroxylation of Leukotriene B4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongtong Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">Patrick Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Reinaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202004370⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (23), pp.14615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232314615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154347v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, biological evaluation and molecular modeling of urea-containing MraY inhibitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Promising Approach for Controlling the Second Coordination Sphere of Biomimetic Metal Complexes: Encapsulation in a Dynamic Hydrogen‐Bonded Capsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongtong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Corio</w:t>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Madegard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (26), pp.5844-5866. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.434-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1OB00710F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432617v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of folate deficiency in CYP2U1 loss of function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, biological evaluation and molecular modeling of urea-containing MraY inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pujol</w:t>
+                <w:t xml:space="preserve">Alessandra Corio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Legrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Mochel</w:t>
+                <w:t xml:space="preserve">Léa Madegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20210846⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (26), pp.5844-5866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1OB00710F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03349041v1</w:t>
+                <w:t xml:space="preserve">hal-03432617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery, SAR study and ADME properties of methyl 4-amino-3-cyano-1-(2-benzyloxyphenyl)-1 H -pyrazole-5-carboxylate as an HIV-1 replication inhibitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication of folate deficiency in CYP2U1 loss of function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Fichez</w:t>
+                <w:t xml:space="preserve">Priscilla Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathia Soulié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Priet</w:t>
+                <w:t xml:space="preserve">Fanny Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0MD00025F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (11), pp.e20210846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20210846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030936v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03349041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery, SAR study and ADME properties of methyl 4-amino-3-cyano-1-(2-benzyloxyphenyl)-1 H -pyrazole-5-carboxylate as an HIV-1 replication inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathia Soulie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Sayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Priet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (5), pp.577-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0md00025f⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0MD00025F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573021v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of the human RED–SMU1 splicing complex as a basis for host-directed antiinfluenza strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Usama Ashraf</w:t>
+                <w:t xml:space="preserve">Discovery, SAR study and ADME properties of methyl 4-amino-3-cyano-1-(2-benzyloxyphenyl)-1 H -pyrazole-5-carboxylate as an HIV-1 replication inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Tengo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cathia Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Busca</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Priet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901214116⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.577-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0md00025f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160991v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the essential peptidoglycan amidotransferase MurT/GatD complex from Streptococcus pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Destabilization of the human RED–SMU1 splicing complex as a basis for host-directed antiinfluenza strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usama Ashraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Morlot</w:t>
+                <w:t xml:space="preserve">Guillaume Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Straume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Simon</w:t>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05602-w⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (22), pp.10968-10977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901214116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861372v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Multifunctionalized 2-Iminothiazolidin-4-ones and Their 2-Arylimino Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+                <w:t xml:space="preserve">Structure of the essential peptidoglycan amidotransferase MurT/GatD complex from Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Straume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Dasso Lang</w:t>
+                <w:t xml:space="preserve">Olav A Hegnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Garbay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Busca</w:t>
+                <w:t xml:space="preserve">Nolwenn Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1562521⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.3180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05602-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574025v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling study of the induced-fit effect on kinase inhibition: the case of fibroblast growth factor receptor 3 (FGFR3)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Multifunctionalized 2-Iminothiazolidin-4-ones and Their 2-Arylimino Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dasso Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">Christiane Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Delamar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Christine Gravier-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Busca</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10822-015-9841-8⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (24), pp.4569-4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1562521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573984v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5'-Methylene-triazole-substituted-aminoribosyl uridines as MraY inhibitors: synthesis, biological evaluation and molecular modeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular modeling study of the induced-fit effect on kinase inhibition: the case of fibroblast growth factor receptor 3 (FGFR3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël J Fer</w:t>
+                <w:t xml:space="preserve">Michel Delamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guillaume Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00707k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer-Aided Molecular Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.619-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10822-015-9841-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433063v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel tyrosine kinase inhibitor restores chondrocyte differentiation and promotes bone growth in a gain-of-function Fgfr3 mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5'-Methylene-triazole-substituted-aminoribosyl uridines as MraY inhibitors: synthesis, biological evaluation and molecular modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël J Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Jonquoy</w:t>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Mugniery</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mariana Patrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddr514⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (26), pp.7193-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00707k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019795v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of a triazole-based library of pyrido[2,3-d]pyrimidines as FGFR3 tyrosine kinase inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A novel tyrosine kinase inhibitor restores chondrocyte differentiation and promotes bone growth in a gain-of-function Fgfr3 mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jonquoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b923882d⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.841-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddr514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05573991v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of a triazole-based library of pyrido[2,3-d]pyrimidines as FGFR3 tyrosine kinase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Radvanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (9), pp.2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b923882d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The heptahelical domain of GABA(B2) is activated directly by CGP7930, a positive allosteric modulator of the GABA(B) receptor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (28), pp.29085-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M400930200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3305,51 +3422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.01.028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695751v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang y J Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F Py" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13161365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wacheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.07.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Padovani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34405-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliver" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805942v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11091189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Nouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dansette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314615" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004370" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00710F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03349041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pujol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Parodi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210846" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fichez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00025F" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573021v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0md00025f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901214116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav A Hegnar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05602-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9841-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Fer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Patr&#227;o" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00707k" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Aubertin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923882d" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1ZBR5B5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Binet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brajon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400930200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Corre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Eth&#232;ve-Quelquejeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Braud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202503378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Poncet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Herskovits" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073743v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cescato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2024.01.028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiang y J Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte F Py" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13161365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285208v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Padovani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34405-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Wacheux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.07.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Coelho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bartosik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iannazzo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Oliver" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Poinsot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bosco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061769" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11091189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Nouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dansette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232314615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongtong Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004370" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432617v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Corio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Madegard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1OB00710F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03349041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pujol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Legrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Parodi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mochel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20210846" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fichez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Souli&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sayon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Priet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MD00025F" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Soulie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0md00025f" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160991v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Ashraf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tengo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Busca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901214116" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morlot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Straume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav A Hegnar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Simon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05602-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dasso Lang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Garbay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gravier-Pelletier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1562521" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delamar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prestat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10822-015-9841-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l J Fer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Patr&#227;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00707k" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jonquoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mugniery" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kaci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddr514" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Girard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Aubertin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923882d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P1ZBR5B5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318926v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Binet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brajon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400930200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>