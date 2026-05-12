--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -66,5237 +66,5371 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice calculation of the $\pi^0$, $\eta$ and $\eta^{\prime}$ transition form factors and the hadronic light-by-light contribution to the muon $g-2$</w:t>
+                <w:t xml:space="preserve">High precision calculation of the hadronic vacuum polarisation contribution to the muon anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gérardin</w:t>
+                <w:t xml:space="preserve">Anthony Boccaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem E.A Verplanke</w:t>
+                <w:t xml:space="preserve">Szabolcs Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen Wang</w:t>
+                <w:t xml:space="preserve">Michel Davier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana N Guenther</w:t>
+                <w:t xml:space="preserve">Fabian Frech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (5), pp.054511. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.054511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10449-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103869v1</w:t>
+                <w:t xml:space="preserve">hal-04660117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice QCD calculation of the $\eta$ and $\eta^{\prime}$ meson masses at the physical point using rooted staggered fermions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lattice calculation of the $\pi^0$, $\eta$ and $\eta^{\prime}$ transition form factors and the hadronic light-by-light contribution to the muon $g-2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem E.A Verplanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana N Guenther</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (9), pp.094506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.094506⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 111 (5), pp.054511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.054511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737781v1</w:t>
+                <w:t xml:space="preserve">hal-04103869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anomalous magnetic moment of the muon in the Standard Model: an update</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T Aoyama</w:t>
+                <w:t xml:space="preserve">Lattice QCD calculation of the $\eta$ and $\eta^{\prime}$ meson masses at the physical point using rooted staggered fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem E.A Verplanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Balzani</w:t>
+                <w:t xml:space="preserve">Antoine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana N Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bashir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Benton</w:t>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rept.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2025.08.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (9), pp.094506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.094506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096660v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do muons wobble faster than expected?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anomalous magnetic moment of the muon in the Standard Model: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Aliberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Davier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+                <w:t xml:space="preserve">T Aoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqing Zhang</w:t>
+                <w:t xml:space="preserve">E Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Malaescu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Benton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier CERN / CERN courrier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1143, pp.1-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2025.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222923v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic light-by-light scattering contribution to the anomalous magnetic moment of the muon at the physical pion mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman K Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balint C Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (11), pp.114509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/wdrk-7nrt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Particle Physics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Amsler</w:t>
+                <w:t xml:space="preserve">Do muons wobble faster than expected?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Davier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gutsche</w:t>
+                <w:t xml:space="preserve">Zhiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hanhart</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bogdan Malaescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier CERN / CERN courrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (2), pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678727v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New physics in the muon magnetic moment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balint Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 240 (5), pp.91-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2024.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromodynamique quantique sur réseau - De la radioactivité au moment magnétique du muon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79, pp.4-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/refdp/202479004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic vacuum polarization: comparing lattice QCD and data-driven results in systematically improvable ways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Davier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Malaescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (7), pp.076019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.109.076019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Particle Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Workman</w:t>
+                <w:t xml:space="preserve">T. Gutsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.D. Burkert</w:t>
+                <w:t xml:space="preserve">C. Hanhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Crede</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">U. Thoma</w:t>
+                <w:t xml:space="preserve">J. J. Hernández-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress of Theoretical and Experimental Physics [PTEP]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ptep/ptac097⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.030001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.030001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831154v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading hadronic contribution to the muon magnetic moment from lattice QCD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of Particle Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Workman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.D. Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sz. Borsanyi</w:t>
+                <w:t xml:space="preserve">V. Crede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Fodor</w:t>
+                <w:t xml:space="preserve">E. Klempt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Guenther</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.D. Katz</w:t>
+                <w:t xml:space="preserve">U. Thoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03418-1⟩</w:t>
+              <w:t xml:space="preserve">Progress of Theoretical and Experimental Physics [PTEP]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (8), pp.083C01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ptep/ptac097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507607v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Particle Physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leading hadronic contribution to the muon magnetic moment from lattice QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Borsanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Zyla</w:t>
+                <w:t xml:space="preserve">J.N. Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Barnett</w:t>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beringer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D.A. Dwyer</w:t>
+                <w:t xml:space="preserve">S.D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ptep/ptaa104⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593 (7857), pp.51-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03418-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934031v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anomalous magnetic moment of the muon in the Standard Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Asmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Aoyama</w:t>
+                <w:t xml:space="preserve">M. Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Asmussen</w:t>
+                <w:t xml:space="preserve">J. Bijnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rept.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 887, pp.1-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physrep.2020.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadronic vacuum polarization contribution to the anomalous magnetic moments of leptons from first principles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Hoelbling</w:t>
+                <w:t xml:space="preserve">Review of Particle Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Zyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kawanai</w:t>
+                <w:t xml:space="preserve">J. Beringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Krieg</w:t>
+                <w:t xml:space="preserve">O. Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.022002⟩</w:t>
+              <w:t xml:space="preserve">PTEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (8), pp.083C01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ptep/ptaa104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784004v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptonic decay-constant ratio $f_K/f_\pi$ from lattice QCD using 2+1 clover-improved fermion flavors with 2-HEX smearing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Dürr</w:t>
+                <w:t xml:space="preserve">Hadronic vacuum polarization contribution to the anomalous magnetic moments of leptons from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Borsanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Fodor</w:t>
+                <w:t xml:space="preserve">T. Kawanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hoelbling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+                <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.054513⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (2), pp.022002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304460v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope and curvature of the hadronic vacuum polarization at vanishing virtuality from lattice QCD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Leptonic decay-constant ratio $f_K/f_\pi$ from lattice QCD using 2+1 clover-improved fermion flavors with 2-HEX smearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (7), pp.074507 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.074507⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.054513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.054513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477989v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of lattice results concerning low-energy particle physics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Blum</w:t>
+                <w:t xml:space="preserve">Slope and curvature of the hadronic vacuum polarization at vanishing virtuality from lattice QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Borsanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4509-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (7), pp.074507 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.074507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362443v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum electrodynamics in finite volume and nonrelativistic effective field theories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Hoelbling</w:t>
+                <w:t xml:space="preserve">Review of lattice results concerning low-energy particle physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. D. Katz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+                <w:t xml:space="preserve">Y. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Portelli</w:t>
+                <w:t xml:space="preserve">D. Becirevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.01.047⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (2), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-016-4509-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258994v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up and Down Quark Masses and Corrections to Dashen’s Theorem from Lattice QCD and Quenched QED</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Quantum electrodynamics in finite volume and nonrelativistic effective field theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Th. Lippert</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.082001⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 755, pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.01.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309723v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice computation of the nucleon scalar quark contents at the physical point</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Up and Down Quark Masses and Corrections to Dashen’s Theorem from Lattice QCD and Quenched QED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (17), pp.172001. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 117 (8), pp.082001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.082001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.172001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259005v1</w:t>
+                <w:t xml:space="preserve">hal-01309723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculation of the neutron-proton mass difference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Lattice computation of the nucleon scalar quark contents at the physical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1257050⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (17), pp.172001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.172001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258985v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice QCD at the physical point meets SU(2) chiral perturbation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio calculation of the neutron-proton mass difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Borsanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Durr</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Kurth</w:t>
+                <w:t xml:space="preserve">S. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6229), pp.1452-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1257050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.114504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258938v1</w:t>
+                <w:t xml:space="preserve">hal-01258985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leading-order hadronic contributions to $g_\mu-2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric B. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, PoS LATTICE2013, pp.302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.187.0302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of lattice results concerning low energy particle physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinya Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasumichi Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Colangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74 (9), pp.2890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-2890-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision scale setting in lattice QCD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. D. Katz</w:t>
+                <w:t xml:space="preserve">Lattice QCD at the physical point meets SU(2) chiral perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Kurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2012)010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (11), pp.114504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.114504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258920v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma term and strangeness content of octet baryons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">High-precision scale setting in lattice QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borsanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Frison</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (1), pp.014509. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (9), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.014509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2012)010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258916v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice QCD at the physical point: light quark masses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Sigma term and strangeness content of octet baryons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Krieg</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.053⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (1), pp.014509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.014509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258026v1</w:t>
+                <w:t xml:space="preserve">hal-01258916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of lattice results concerning low energy particle physics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice QCD at the physical point: Simulation and analysis details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Durr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Leutwyler</w:t>
+                <w:t xml:space="preserve">S. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (8), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2011)148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1695-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258101v1</w:t>
+                <w:t xml:space="preserve">hal-01258030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice QCD at the physical point: Simulation and analysis details</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Precision computation of the kaon bag parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 705 (5), pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2011)148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258030v1</w:t>
+                <w:t xml:space="preserve">hal-01258890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision computation of the kaon bag parameter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Krieg</w:t>
+                <w:t xml:space="preserve">Review of lattice results concerning low energy particle physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Colangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Juttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Leutwyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (7), pp.1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1695-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258890v1</w:t>
+                <w:t xml:space="preserve">hal-01258101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratio FK/Fpi in QCD</w:t>
+                <w:t xml:space="preserve">Lattice QCD at the physical point: light quark masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Durr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoltan Fodor</w:t>
+                <w:t xml:space="preserve">S. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hoelbling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Krieg</w:t>
+                <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.054507⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 701 (2), pp.265-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2011.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480198v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-independent description of $B\to \pi l\nu$ decays and a determination of $|V_{ub}|$</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ratio FK/Fpi in QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79, pp.013008. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 81 (5), pp.054507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.81.054507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.013008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00326269v1</w:t>
+                <w:t xml:space="preserve">hal-00480198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling study of dynamical smeared-link clover fermions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-independent description of $B\to \pi l\nu$ decays and a determination of $|V_{ub}|$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bourrely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel Caprini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79, pp.014501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.014501⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 79, pp.013008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.013008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263604v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size scaling of meson propagators with isospin chemical potential</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scaling study of dynamical smeared-link clover fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1126-6708/2008/12/069⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.014501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.79.014501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00284890v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab-initio Determination of Light Hadron Masses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite size scaling of meson propagators with isospin chemical potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Akemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (12), pp.069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1126-6708/2008/12/069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402089v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio Determination of Light Hadron Masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Roland Hoffmann</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 322 (5905), pp.1224. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 322, pp.1224-1227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367479v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diquark correlations in baryons on the lattice with overlap quarks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronald Babich</w:t>
+                <w:t xml:space="preserve">Ab-initio Determination of Light Hadron Masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Garron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Julien Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Howard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+                <w:t xml:space="preserve">Roland Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5905), pp.1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1163233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132430v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed action simulations: approaching physical quark masses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Chiral behavior of pseudo-Goldstone boson masses and decay constants in 2+1 flavor QCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, LAT2007, pp.113</w:t>
+              <w:t xml:space="preserve">, 2007, LAT2007, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263804v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral behavior of pseudo-Goldstone boson masses and decay constants in 2+1 flavor QCD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Mixed action simulations: approaching physical quark masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, LAT2007, pp.115</w:t>
+              <w:t xml:space="preserve">, 2007, LAT2007, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263802v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K^0-\bar K^0 mixing beyond the standard model and CP-violating electroweak penguins in quenched QCD with exact chiral symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Diquark correlations in baryons on the lattice with overlap quarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Babich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (7), pp.074021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K^0-\bar K^0 mixing beyond the standard model and CP-violating electroweak penguins in quenched QCD with exact chiral symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Babich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.74.073009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5306,2790 +5440,2790 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QED and strong isospin corrections in the hadronic vacuum polarization contribution to the anomalous magnetic moment of the muon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letizia Parato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sz. Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, United States. pp.358, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.396.0358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muon g-2: BMW calculation of the hadronic vacuum polarization contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balint Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Zoom/Gather@Massachusetts Institute of Technology, United States. pp.005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.396.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High precision scale setting on the lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sz. Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Zoom/Gather@Massachusetts Institute of Technology, United States. pp.371, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.396.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for precise predictions of $a_\mu$ in the Standard Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Davier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.X. El-Khadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hoferichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Snowmass 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice QCD results for the HVP contribution to the anomalous magnetic moments of leptons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Granada, Spain. pp.06016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201817506016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-statistics lattice QCD study of nucleon sigma terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Southampton, United Kingdom. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up and down quark masses and corrections to Dashen's theorem from lattice QCD and quenched QED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Varnhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th annual International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disconnected hadronic contribution to the muon magnetic moment at the physical point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taichi Kawanai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sz. Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Southampton, United Kingdom. pp.171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/1.256.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lattice study of the nucleon quark content at the physical point</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Durr</w:t>
+                <w:t xml:space="preserve">Moments of the quark electromagnetic-current two-point function at the physical point: connected contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohtaroh Miura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandor D. Katz</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taichi Kawanai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 33rd International Symposium on Lattice Field Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th annual International Symposium on Lattice Field Theory (Lattice 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Southampton, United Kingdom. pp.174 - 174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362415v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments of the quark electromagnetic-current two-point function at the physical point: connected contributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Szabolcs Borsanyi</w:t>
+                <w:t xml:space="preserve">A lattice study of the nucleon quark content at the physical point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Torrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Krieg</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th annual International Symposium on Lattice Field Theory (Lattice 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 33rd International Symposium on Lattice Field Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kobe, Japan. pp.128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.251.0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478024v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-volume corrections to the leading-order hadronic contribution to $g_\mu-2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehan Malak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, New York, United States. pp.161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectra of heavy-light and heavy-heavy mesons containing charm quarks, including higher spin states for $N_f=2+ 1$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">FK/Fpi from the Budapest-Marseille-Wuppertal Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Horsley</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Symposium on Lattice Field Theory2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Squaw Valley, United States. pp.135</w:t>
+              <w:t xml:space="preserve">CKM unitarity triangle 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258907v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FK/Fpi from the Budapest-Marseille-Wuppertal Collaboration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Spectra of heavy-light and heavy-heavy mesons containing charm quarks, including higher spin states for $N_f=2+ 1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. D. Katz</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Horsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CKM unitarity triangle 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">29th International Symposium on Lattice Field Theory2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Squaw Valley, United States. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258142v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaon bag parameter B(K) at the physical mass point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Lattice Field Theory (Lattice 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Squaw Valley, United States. pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic errors in partially-quenched QCD plus QED lattice simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavor physics and lattice quantum chromodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Symposium on Lattice Field Theory (Lattice 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Squaw Valley, United States. pp.136</w:t>
+              <w:t xml:space="preserve">Les Houches Summer School: Session 93: Modern perspectives in lattice QCD: Quantum field theory and high performance computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258111v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor physics and lattice quantum chromodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic errors in partially-quenched QCD plus QED lattice simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Houches Summer School: Session 93: Modern perspectives in lattice QCD: Quantum field theory and high performance computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Les Houches, France</w:t>
+              <w:t xml:space="preserve">29th International Symposium on Lattice Field Theory (Lattice 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Squaw Valley, United States. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259353v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling study for 2 HEX smeared fermions: hadron and quark masses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sigma term and strangeness content of the nucleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Durr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandor D. Katz</w:t>
+                <w:t xml:space="preserve">S. Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hemmert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Lattice Field Theory (Lattice 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Villasimius, Italy. pp.232</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Villasimius, Italy. pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258061v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigma term and strangeness content of the nucleon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Hoelbling</w:t>
+                <w:t xml:space="preserve">Scaling study for 2 HEX smeared fermions: hadron and quark masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Kurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltan Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Lattice Field Theory (Lattice 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Villasimius, Italy. pp.102</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Villasimius, Italy. pp.232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258108v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho decay width from the lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. D. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Lattice Field Theory (Lattice 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Villasimius, Italy. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay constants and sigma terms from the lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference of High Energy Physics - ICHEP2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic corrections to light hadron masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Symposium on Lattice Field Theory (Lattice 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Villasimius, Italy. pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaon physics: a lattice perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXVI International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Williamsburg, Virginia, United States. pp.015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix elements and diquark correlations in quenched QCD with overlap fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Babich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVth International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8099,159 +8233,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-to-next-to-next-to-leading order pion contributions to hadronic vacuum polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Sebastian Sjö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Society Conference on High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France. Sissa Medialab; Sissa Medialab, pp.327, 2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.485.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8261,152 +8395,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Perspectives in Lattice QCD: Quantum Field Theory and High Performance Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassios Vladikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Svetitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia F. Cugliandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press, 93 (August 2009), 2011, Lecture notes of Les Houches Summer School, 9780199691609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199691609.001.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8416,147 +8550,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre Blanc sur les Données au CNRS État des Lieux et Pratiques Mission Calcul et données (MiCaDo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bidoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Girou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8566,1277 +8700,1260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadronic vacuum polarization to three loops in chiral perturbation theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The elliptic three-loop integrals of hadronic vacuum polarization in chiral perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Sjö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317219v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High precision calculation of the hadronic vacuum polarisation contribution to the muon anomaly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Boccaletti</w:t>
+                <w:t xml:space="preserve">Hadronic vacuum polarization to three loops in chiral perturbation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sz Borsanyi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mattias Sjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kálmán Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Davier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04660117v1</w:t>
+                <w:t xml:space="preserve">hal-05317219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab-initio calculation of the proton and the neutron's scalar couplings for new physics searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sz. Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isospin splittings in the light baryon octet from lattice QCD and QED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sz. Borsanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dürr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light hadron and diquark spectroscopy in quenched QCD with overlap quarks on a large lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Babich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Berruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light hadron spectroscopy in quenched QCD with overlap fermions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Babich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Berruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoelbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroweak penguins and SUSY K^0-\bar K^0 mixing with Neuberger quarks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Light hadron spectra and wave functions in quenched QCD with overlap quarks on a large lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Berruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012333v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light hadron spectra and wave functions in quenched QCD with overlap quarks on a large lattice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Electroweak penguins and SUSY K^0-\bar K^0 mixing with Neuberger quarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Berruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012332v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector and Axial-Vector Propagators in the \epsilon-Regime of QCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. H. Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. H. Damgaard</w:t>
+                <w:t xml:space="preserve">P. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hernandez</w:t>
+                <w:t xml:space="preserve">K. Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jansen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results from a simulation of quenched QCD with overlap fermions on a large lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Berruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoelbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Rebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CKM matrix elements from tree-level decays and b-hadron lifetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lellouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9983,51 +10100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem E.A Verplanke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Fodor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana N Guenther" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.054511" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lellouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.094506" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aliberti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aoyama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balzani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bashir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2025.08.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05222923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Davier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Malaescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman K Szabo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint C Toth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wdrk-7nrt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gutsche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanhart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Hern&#225;ndez-Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.030001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05222161v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Szabo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Stokes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Toth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.07.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202479004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181885v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.076019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Workman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Burkert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klempt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Thoma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz. Borsanyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fodor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Guenther" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoelbling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Katz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03418-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Zyla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barnett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beringer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dahl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Dwyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptaa104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aoyama" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Asmussen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benayoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijnens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2020.07.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawanai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krieg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.022002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan D&#252;rr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Fodor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoelbling" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krieg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.054513" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.074507" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becirevic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4509-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Katz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.01.047" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lippert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.082001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259005v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.172001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1257050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258938v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Durr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kurth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.114504" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B. Gregory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.187.0302" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinya Aoki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumichi Aoki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Blum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Colangelo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2890-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258920v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borsanyi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2012)010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#252;rr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hemmert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.014509" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258101v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Juttner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Leutwyler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1695-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2011)148" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480198v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.054507" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourrely" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Caprini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.013008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoffmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.014501" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Akemann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/12/069" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hoffmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1163233" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Babich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Howard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.073009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590981v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Parato" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.396.0358" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Borsanyi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Guenther" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.396.0005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenther" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.396.0371" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colangelo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. El-Khadra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoferichter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768038v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawanai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817506016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varnhorst" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554500v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lellouch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.256.0171" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor D. Katz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.251.0128" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaroh Miura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258987v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Malak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Sastre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horsley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258135v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Portelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259353v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258061v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258051v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132420v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lupo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sebastian Sj&#246;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0327" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sommer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Vladikas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Svetitsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691609.001.0001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sj&#246;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Szabo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boccaletti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Borsanyi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Davier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fodor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frech" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Szabo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012331v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berruto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012333v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012332v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012337v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Damgaard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jansen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012335v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rebbi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012334v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boccaletti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Borsanyi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Davier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Fodor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Frech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10449-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem E.A Verplanke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana N Guenther" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.054511" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gerardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lellouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.094506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Aliberti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aoyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bashir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Benton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2025.08.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman K Szabo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint C Toth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wdrk-7nrt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05222923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Malaescu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05222161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Szabo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Stokes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balint Toth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.07.012" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202479004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181885v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.109.076019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Navas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amsler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gutsche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanhart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Hern&#225;ndez-Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.030001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Workman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Burkert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klempt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Thoma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptac097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz. Borsanyi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Fodor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Guenther" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoelbling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Katz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03418-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886965v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aoyama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Asmussen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benayoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijnens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2020.07.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Zyla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Barnett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beringer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dahl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Dwyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ptep/ptaa104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawanai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krieg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.022002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan D&#252;rr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Fodor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoelbling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krieg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.054513" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.074507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aoki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Becirevic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-016-4509-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Katz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.01.047" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Lippert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.082001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.172001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258985v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1257050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B. Gregory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.187.0302" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinya Aoki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumichi Aoki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Blum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Colangelo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2890-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Durr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kurth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.114504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258920v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borsanyi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2012)010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#252;rr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hemmert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.014509" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2011)148" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258890v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258101v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Juttner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Leutwyler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1695-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258026v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.05.053" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.81.054507" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bourrely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Caprini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.013008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263604v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoffmann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.014501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284890v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Akemann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Basile" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2008/12/069" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hoffmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1163233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Babich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Howard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.74.073009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Parato" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.396.0358" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Guenther" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.396.0005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870831v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenther" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Katz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.396.0371" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colangelo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X. El-Khadra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoferichter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768038v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawanai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817506016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varnhorst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554500v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lellouch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.256.0171" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaroh Miura" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Torrero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor D. Katz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.251.0128" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258987v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Malak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Sastre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bali" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collins" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horsley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258135v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259353v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258111v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Portelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258108v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258067v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258051v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258072v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374191v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132420v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lupo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sebastian Sj&#246;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.485.0327" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258124v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Sommer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassios Vladikas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Svetitsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia F. Cugliandolo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199691609.001.0001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Sj&#246;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317219v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Szabo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Szabo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012331v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berruto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012329v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012333v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Damgaard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jansen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Rebbi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012334v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>