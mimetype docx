--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Lemarchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective evolutionary algorithms and integer programming for the optimization of underwater acoustic sensor network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Serré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Hamelotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 191, pp.114685. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2026.114685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Protocol for an Accurate Comparison of Sailboat Routing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (01), pp.74-91. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on characterizing energy, latency and security for Intrusion Detection Systems on heterogeneous embedded platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.107473. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2024.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Covering Solution for USV Coastal Monitoring using PAES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Ouelmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-022-01717-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based USV maritime monitoring using multi-objective evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Ouelmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdessamed Ait-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 253, pp.111182. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimization of Data Placement in a Storage-as-a-Service Federated Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Data Replication and Consistency Management in Fog computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-021-09571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the cost of DBaaS object placement in hybrid storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.176-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Design Exploration Approach for Ravenscar Real-time Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp 424-483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-018-9299-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Optimization for Multimode Transportation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rebreyend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Håkansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8720643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation for Sharing Video in a Closed Domestic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.168--181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCACH: An adaptive cache-aware hybrid FTL mapping scheme using feedback control for efficient page-mapped space management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry and dynamics of the Endoplasmic Reticulum network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Sparkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://ieeexplore.ieee.org/xpl/login.jsp?tp=&amp;arnumber=7006715&amp;url=http%3A%2F%2Fieeexplore.ieee.org%2Fiel7%2F8857%2F4359833%2F07006715.pdf%3Farnumber%3D7006715. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2015.2389226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimisation of a Submarine ROV with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Antunovicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol for Comparing Sailboat Routing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAME 25th Chesapeake Sailing Yacht Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annapolis, United States. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/CSYS-2025-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DisPEED: Distributing Packet flow analyses in a swarm of heterogeneous EmbEddeD platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Design, Automation & Test in Europe Conference (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDS-DEEP: a strategy for selecting the best IDS for Drones with heterogeneous EmbEdded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 36th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hilo, United States. pp.138-147, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD63648.2024.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online USV Re-planning with Embedded Pareto Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Budva, Montenegro. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of underwater acoustic sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boutonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter Noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Durres, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization for an Online Re-Planning of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Safety and Security of Intelligent Vehicles (SSIV at DSN'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Jun 2023, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-W58399.2023.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact of Multicore Execution Platform for TSP Systems Under Schedulability, Security and Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECSOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.83--96, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for TSP systems on multicore platforms under schedulability, security and safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Optimisation des Systèmes Intégrés (OSI) - GDR SOC2 &amp; RO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorNIR , a multi-objective replica placement strategy for cloud federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, France. pp.50-59, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When security affects schedulability of TSP systems: trade-offs observed by design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international conference on emerging technologies and factory automaton, ETFA 2020, IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salamander: a Holistic Scheduling of MapReduce Jobs on Ephemeral Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2020 - 20th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Real-Time, Safety and Security Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sailboat Routing with Multiple Objectives for Sailing Races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chesapeake Sailing Yacht Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective optimization: Comparison of methods for the p-median problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rebreyend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20TH ANNUAL WORKSHOP ON METAHEURISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined security and schedulability analysis for MILS real-time critical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Security and Dependability of Critical Embedded Real-Time Systems (CERTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Partitioning-based Heuristic for Runtime IoT Data Placement Strategies in a Fog infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Early Scheduling Verification Of Embedded Real-Time Critical Systems: An Example With AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at SYRCoSE 2018 - 12th Spring/Summer Young Researchers’ Colloquium on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Novgorod the Great, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension to iFogSim to Enable the Design of Data Placement Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Fog and Edge Computing (ICFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington DC, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CFEC.2018.8358724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iFogStor: an IoT Data Placement Strategy for Fog Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1st International Conference on Fog and Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFEC.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPS: Cost Based Object Placement Strategies on Hybrid Storage System for DBaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.659-664 </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2017.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Multi-Objective Optimization for Real-time Systems Software Design Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping (RSP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Real-Time Scheduling Analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de l’Ecole d’Eté « Temps Réel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Comparison of Different Algorithms for Very Large p -median Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rebreyend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP 2015 - The 15th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Exploration of Real-time Systems Based on Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Golden Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Algorithm For Large P-median Problems In Heterogenous Road Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rebreyend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Geometry of the Endoplasmic Reticulum Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Sparkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Algorithms for Computational Biology -- AlCob'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tarragona, Spain. pp.132-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions viables de formes par application de mécanismes cellulaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fronville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème séminaire de la société francophone de biologie théorique (SFBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, SFBT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Server Configuration for Multiple Streaming in a Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Armah-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Milan, Italy. pp 39--45, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2014.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry of the Endoplasmic Reticulum network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Sparkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the International Federation of Operational Research Societies IFORS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step optimization technique for functions placement, partitioning, and priority assignment in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465554.2465572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis principles and tool for time and space partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbone, Portugal. pp.582-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VBR Video Abstraction for Home-Network Reservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Embedded and Multimedia Computing (EMC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gwangu, South Korea. pp.113-122, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5076-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Deployment of Distributed Real-Time Embedded Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Embedded and Real-Time Computing Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Séoul, South Korea. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Functional Modeling for Mixed-Signal Boards in Maintenance Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Latin-American Test Workshop, LATW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Testing of Mixed-Signal Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Electronic System Test Workshop, ESTW05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance-Oriented Board testing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International East-West Design &amp; Test Workshop, EWDTW'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Odessa, Ukraine. p.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Modelling of Mixed-Signal Boards For Maintenance Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Mixed-Signal Testing Workshop, IMSTW'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, France. p.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Applications of Combinatorial Optimization in Parallel Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Franco-Japanese and 4th Franco-Chinese Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Brest, France. pp.348-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Retrospective on DISPEED - Leveraging Heterogeneity in a Drone Swarm for IDS Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV-OPERATE: system engineering of an underwater ROV for early verification and automatic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vukšić Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kovacevic Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đukić Predrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogulj Roko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference BEING SEA-EU, University of Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Malta, Malta. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectif pour une replanification en ligne des trajectoires de véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design space exploration approach to jointly optimize security and schedulability in TSP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the autonomy of an underwater ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Vukšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Džaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Đukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Šitić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Tech Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization at the EDge for Online and Real-time self-Adaptation of Autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Flecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Connected Spanning Cubic Subgraph Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K.A. Adiprasito, I. Bárány, C. Vilcu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings in Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Convexity and Discrete Geometry Including Graph Theory (148), Springer, pp.109-136, 2016, Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28186-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme de test pour les cartes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Functional Modeling for Mixed-Signal Boards in Maintenance Testing: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Testing of Mixed-Signal Boards: the FCB case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches exactes et heuristiques pour l’exploration d’architectures logicielles et matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Bretagne Occidentale, Brest, FRA., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04323458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Lemarchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective evolutionary algorithms and integer programming for the optimization of underwater acoustic sensor network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Serré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Hamelotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 191, pp.114685. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2026.114685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-Based Protocol for an Accurate Comparison of Sailboat Routing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (01), pp.74-91. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on characterizing energy, latency and security for Intrusion Detection Systems on heterogeneous embedded platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.107473. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2024.07.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Covering Solution for USV Coastal Monitoring using PAES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Ouelmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.24. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-022-01717-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based USV maritime monitoring using multi-objective evolutionary algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Ouelmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdessamed Ait-Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 253, pp.111182. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.111182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimization of Data Placement in a Storage-as-a-Service Federated Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3452741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT Data Replication and Consistency Management in Fog computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-021-09571-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the cost of DBaaS object placement in hybrid storage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.176-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Optimization for Multimode Transportation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rebreyend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Håkansson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8720643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Design Exploration Approach for Ravenscar Real-time Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp 424-483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11241-018-9299-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandwidth Allocation for Sharing Video in a Closed Domestic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communications and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (2), pp.168--181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaCACH: An adaptive cache-aware hybrid FTL mapping scheme using feedback control for efficient page-mapped space management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry and dynamics of the Endoplasmic Reticulum network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Sparkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://ieeexplore.ieee.org/xpl/login.jsp?tp=&amp;arnumber=7006715&amp;url=http%3A%2F%2Fieeexplore.ieee.org%2Fiel7%2F8857%2F4359833%2F07006715.pdf%3Farnumber%3D7006715. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2015.2389226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Optimisation of a Submarine ROV with AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kovačević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jure Antunovicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ADEPT workshop: AADL by its practitioners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Protocol for Comparing Sailboat Routing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNAME 25th Chesapeake Sailing Yacht Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Annapolis, United States. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/CSYS-2025-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DisPEED: Distributing Packet flow analyses in a swarm of heterogeneous EmbEddeD platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Design, Automation & Test in Europe Conference (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDS-DEEP: a strategy for selecting the best IDS for Drones with heterogeneous EmbEdded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 36th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Hilo, United States. pp.138-147, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SBAC-PAD63648.2024.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online USV Re-planning with Embedded Pareto Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Embedded Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Budva, Montenegro. pp.107-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of underwater acoustic sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lajaunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pihan-Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boutonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter Noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Intrusion Detection Systems On Heterogeneous Embedded Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Euromicro Conference on Digital System Design (DSD'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Durres, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization for an Online Re-Planning of Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Safety and Security of Intelligent Vehicles (SSIV at DSN'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Jun 2023, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-W58399.2023.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Impact of Multicore Execution Platform for TSP Systems Under Schedulability, Security and Safety Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DECSOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.83--96, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration for TSP systems on multicore platforms under schedulability, security and safety constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT Optimisation des Systèmes Intégrés (OSI) - GDR SOC2 &amp; RO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StorNIR , a multi-objective replica placement strategy for cloud federations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual Event Republic of Korea, France. pp.50-59, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3412841.3441886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When security affects schedulability of TSP systems: trade-offs observed by design space exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th international conference on emerging technologies and factory automaton, ETFA 2020, IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salamander: a Holistic Scheduling of MapReduce Jobs on Ephemeral Cloud Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Handaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emile Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID 2020 - 20th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Real-Time, Safety and Security Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Dissaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress ERTSS Embedded Real Time Software and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sailboat Routing with Multiple Objectives for Sailing Races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chesapeake Sailing Yacht Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Annapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective optimization: Comparison of methods for the p-median problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rebreyend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20TH ANNUAL WORKSHOP ON METAHEURISTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined security and schedulability analysis for MILS real-time critical architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop on Security and Dependability of Critical Embedded Real-Time Systems (CERTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph Partitioning-based Heuristic for Runtime IoT Data Placement Strategies in a Fog infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Early Scheduling Verification Of Embedded Real-Time Critical Systems: An Example With AADL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited speaker at SYRCoSE 2018 - 12th Spring/Summer Young Researchers’ Colloquium on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Novgorod the Great, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extension to iFogSim to Enable the Design of Data Placement Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin Parvedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 2nd International Conference on Fog and Edge Computing (ICFEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Washington DC, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CFEC.2018.8358724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iFogStor: an IoT Data Placement Strategy for Fog Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Islam Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Raipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 1st International Conference on Fog and Edge Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFEC.2017.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPS: Cost Based Object Placement Strategies on Hybrid Storage System for DBaaS Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Boukhelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Boukhalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ouarnoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.659-664 </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2017.36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Parallel Multi-Objective Optimization for Real-time Systems Software Design Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Rapid System Prototyping (RSP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Real-Time Scheduling Analysis with Cheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition de l’Ecole d’Eté « Temps Réel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Computational Comparison of Different Algorithms for Very Large p -median Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rebreyend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP 2015 - The 15th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Exploration of Real-time Systems Based on Multi-Objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechir Zalila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jmaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering of Complex Computer Systems (ICECCS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Golden Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Algorithm For Large P-median Problems In Heterogenous Road Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rebreyend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Geometry of the Endoplasmic Reticulum Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Sparkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Algorithms for Computational Biology -- AlCob'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tarragona, Spain. pp.132-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions viables de formes par application de mécanismes cellulaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fronville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème séminaire de la société francophone de biologie théorique (SFBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, SFBT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Server Configuration for Multiple Streaming in a Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Armah-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Embedded and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Milan, Italy. pp 39--45, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2014.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the geometry of the Endoplasmic Reticulum network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Congping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogen Sparkes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the International Federation of Operational Research Societies IFORS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step optimization technique for functions placement, partitioning, and priority assignment in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Mraidha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGPLAN/SIGBED Conference on Languages, Compilers and Tools for Embedded Systems 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.121-132, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2465554.2465572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VBR Video Abstraction for Home-Network Reservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Embedded and Multimedia Computing (EMC-12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gwangu, South Korea. pp.113-122, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5076-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling analysis principles and tool for time and space partitioned systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio de informatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Lisbone, Portugal. pp.582-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Deployment of Distributed Real-Time Embedded Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mehiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tucci Piergiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Babau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Embedded and Real-Time Computing Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Séoul, South Korea. pp.400-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Functional Modeling for Mixed-Signal Boards in Maintenance Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE Latin-American Test Workshop, LATW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. p.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Testing of Mixed-Signal Boards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Electronic System Test Workshop, ESTW05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance-Oriented Board testing Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International East-West Design &amp; Test Workshop, EWDTW'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Odessa, Ukraine. p.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a New Modelling of Mixed-Signal Boards For Maintenance Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Mixed-Signal Testing Workshop, IMSTW'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes, France. p.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Applications of Combinatorial Optimization in Parallel Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Franco-Japanese and 4th Franco-Chinese Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Brest, France. pp.348-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Retrospective on DISPEED - Leveraging Heterogeneity in a Drone Swarm for IDS Execution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lannurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Morge-Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROV-OPERATE: system engineering of an underwater ROV for early verification and automatic synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vukšić Marko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kovacevic Tonko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Đukić Predrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogulj Roko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference BEING SEA-EU, University of Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Malta, Malta. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-objectif pour une replanification en ligne des trajectoires de véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design space exploration approach to jointly optimize security and schedulability in TSP systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ill-Ham Atchadam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Singhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Nam Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the autonomy of an underwater ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Vukšić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonko Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Džaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predrag Đukić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Šitić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Tech Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization at the EDge for Online and Real-time self-Adaptation of Autonomous vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Flecheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Connected Spanning Cubic Subgraph Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K.A. Adiprasito, I. Bárány, C. Vilcu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings in Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Convexity and Discrete Geometry Including Graph Theory (148), Springer, pp.109-136, 2016, Proceedings in Mathematics and Statistics, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28186-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme de test pour les cartes hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed Functional Modeling for Mixed-Signal Boards in Maintenance Testing: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Testing of Mixed-Signal Boards: the FCB case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie-Anne Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches exactes et heuristiques pour l’exploration d’architectures logicielles et matérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université de Bretagne Occidentale, Brest, FRA., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04323458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05475762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Hamelotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2026.114685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05128656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Gall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.74" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hand Ouelmokhtar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01717-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdessamed Ait-Chikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chikhaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-021-09571-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02023420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Boukhelef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01717138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouaziz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9299-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01810753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mass&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rebreyend" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#229;kansson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8720643" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01722609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01141031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.03.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZR3FTWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01109079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congping Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2015.2389226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Antunovicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonko Kovacevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2025-013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Slimani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04617505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04689115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04143307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03777799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03889874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441886" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02859871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Handaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Dartois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02433963v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dissaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02080867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouzid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01768636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01892458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parvedy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CFEC.2018.8358724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.36" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01416904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Zalila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01133913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01196952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01198391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00982498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01086905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Armah-Mensah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2014.15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehiaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wozniak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci Piergiovanni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Natale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465554.2465572" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801305v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craveiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Souza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rufino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00762273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louvel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5076-0_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WR2G74XB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00770475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607357v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04641877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodin Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk&#353;i&#263; Marko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kovacevic Tonko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;uki&#263; Predrag" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogulj Roko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04230253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03778490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vuk&#353;i&#263;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#382;aja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag &#272;uki&#263;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven &#352;iti&#263;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03718161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Flecheau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28186-5_10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607343v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04323458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05475762v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Hamelotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2026.114685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05128656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Gall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Anne Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Babau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.74" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Slimani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morge-Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2024.07.051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hand Ouelmokhtar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-022-01717-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdessamed Ait-Chikh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chikhaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukhalfa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-021-09571-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02023420v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Boukhelef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ouarnoughi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01810753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mass&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rebreyend" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#229;kansson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8720643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01717138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouaziz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Zalila" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jmaiel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11241-018-9299-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01722609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01141031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2015.03.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZR3FTWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01109079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congping Lin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Sparkes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2015.2389226" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Antunovicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonko Kovacevic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007517v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2025-013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992889" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Slimani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD63648.2024.00020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04617505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04689115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Serre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lajaunie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pihan-Le Bars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boutonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04143307v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W58399.2023.00029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03777799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill-Ham Atchadam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03889874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441886" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02859871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bigou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Handaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Dartois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02433963v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dissaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02080867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176553v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouzid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01768636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01892458v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin Parvedy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CFEC.2018.8358724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.15" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01557979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.36" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01416904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Zalila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01133913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01196952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01198391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00982498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sarr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fronville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01086905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Armah-Mensah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2014.15" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01010807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mehiaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Wozniak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tucci Piergiovanni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Mraidha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Natale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2465554.2465572" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00762273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5076-0_13" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WR2G74XB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craveiro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Souza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rufino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gilles" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00770475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607357v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Marc&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01137407v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111818v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannurien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04641877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodin Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk&#353;i&#263; Marko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kovacevic Tonko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#272;uki&#263; Predrag" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogulj Roko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04230253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03780396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03778490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Vuk&#353;i&#263;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#382;aja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag &#272;uki&#263;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven &#352;iti&#263;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03718161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Flecheau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28186-5_10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00783222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607343v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00607368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04323458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>