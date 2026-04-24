--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -3402,278 +3402,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01869078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Wastewater Sludge Characteristics Submitted to Thermal Drying, E-beam Irradiation or Anaerobic Digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular fingerprint of soil organic matter as an indicator of pedogenesis processes in Technosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Collard</w:t>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Karpel Vel Leitner</w:t>
+                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Teychene</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Laduranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelène El-Mufleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-017-9946-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.340-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-016-1523-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269914v1</w:t>
+                <w:t xml:space="preserve">hal-02269916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular fingerprint of soil organic matter as an indicator of pedogenesis processes in Technosols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+                <w:t xml:space="preserve">Changes in Wastewater Sludge Characteristics Submitted to Thermal Drying, E-beam Irradiation or Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">M. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Laduranty</w:t>
+                <w:t xml:space="preserve">N. Karpel Vel Leitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelène El-Mufleh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (2), pp.340-351. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (5), pp.1771-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-016-1523-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-017-9946-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269916v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three different wastewater sludge and their respective drying processes: Solar, thermal and reed beds – Impact on organic matter characteristics</w:t>
               </w:r>
@@ -4174,319 +4174,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid signature of the microbial community structure during composting of date palm waste alone or mixed with couch grass clippings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Elouaqoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Merlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Meddich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269940v1</w:t>
+                <w:t xml:space="preserve">hal-01308327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid signature of the microbial community structure during composting of date palm waste alone or mixed with couch grass clippings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 97, pp.75-84. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.265-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308327v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lignocelullose compost stability and maturity using spectroscopic (FTIR) and thermal (TGA/TDA) analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Elouaqoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Fels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter James Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.64-76. </w:t>
@@ -4830,818 +4830,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds emissions at high temperatures of common plants from Mediterranean regions affected by forest fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: L-Fenchone and 3-Hexen-1-OL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (5), pp.459-479. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1284-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734904114536128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169970v1</w:t>
+                <w:t xml:space="preserve">hal-02269921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: L-Fenchone and 3-Hexen-1-OL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coudour</w:t>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds emissions at high temperatures of common plants from Mediterranean regions affected by forest fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Courty</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Garo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Fernandez-Pello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1284-1294. </w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.459-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734904114536128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269921v1</w:t>
+                <w:t xml:space="preserve">hal-01169970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and biotransformation of lignin compounds during co-composting of sewage sludge-palm tree waste using pyrolysis-GC/MS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conversion of wheat straw to furfural and levulinic acid in a concentrated aqueous solution of betaine hydrochloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vignault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (55), pp.28836-28841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra03878a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054221v1</w:t>
+                <w:t xml:space="preserve">hal-01188084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Humic Acids during Composting of Ligno-cellulose Waste by Infra-Red Spectroscopic and Thermogravimetric/Thermal Differential Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Winterton</w:t>
+                <w:t xml:space="preserve">Chromatographic study of the organic matter from Moroccan Rif bituminous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalihena Groune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benmakhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ambles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compost Science &amp; Utilisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1065657X.2014.910148⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (7), pp.1552-15562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054284v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of wheat straw to furfural and levulinic acid in a concentrated aqueous solution of betaine hydrochloride</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and biotransformation of lignin compounds during co-composting of sewage sludge-palm tree waste using pyrolysis-GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Fels Loubna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ambles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra03878a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188084v1</w:t>
+                <w:t xml:space="preserve">hal-01054221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatographic study of the organic matter from Moroccan Rif bituminous rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Halim</w:t>
+                <w:t xml:space="preserve">Study of Humic Acids during Composting of Ligno-cellulose Waste by Infra-Red Spectroscopic and Thermogravimetric/Thermal Differential Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Ouaqoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ambles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (7), pp.1552-15562. </w:t>
+              <w:t xml:space="preserve">Compost Science &amp; Utilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.188-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1065657X.2014.910148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269925v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio oil synthesis by coupling biological biomass pretreatment and catalytic hydroliquefaction process</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of humic fractions potential to produce bio-oil through catalytic hydroliquefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological pretreatment for production of lignocellulosic biofuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kpogbemabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,380 +6972,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipides libres des sols sous formations naturelles au Burkina Faso : Nature, origine et relation avec quelques facteurs de fertilité</w:t>
+                <w:t xml:space="preserve">Depth-related variations in organic matte rat the molecular level in a loamy soil : reference data for a long-term experiment devoted to the carbon sequestration research field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François J. P. Pallo</w:t>
+                <w:t xml:space="preserve">Julien Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435546v1</w:t>
+                <w:t xml:space="preserve">hal-00374622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-related variations in organic matte rat the molecular level in a loamy soil : reference data for a long-term experiment devoted to the carbon sequestration research field.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Favetta</w:t>
+                <w:t xml:space="preserve">Stability and maturity of a green waste and biowaste compost assessed on the basis of a molecular study using spectroscopy, thermal analysis, thermodesorption and thermochemolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Som</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (19), pp.4404-4416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01085⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00374622v1</w:t>
+                <w:t xml:space="preserve">hal-00413587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and maturity of a green waste and biowaste compost assessed on the basis of a molecular study using spectroscopy, thermal analysis, thermodesorption and thermochemolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Som</w:t>
+                <w:t xml:space="preserve">Les lipides libres des sols sous formations naturelles au Burkina Faso : Nature, origine et relation avec quelques facteurs de fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François J. P. Pallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (2), pp.101-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.04.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00413587v1</w:t>
+                <w:t xml:space="preserve">hal-00435546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lipids from a forest soil in the Tangier area (north of Morocco)</w:t>
               </w:r>
@@ -7704,289 +7704,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of humic acids, extracted from sewage sludge during composting, by thermochemolysis–gas chromatography–mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hafidi</w:t>
+                <w:t xml:space="preserve">Comparison between humic substances from soil and peats using TMAH and TEAAc thermochemolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Deport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2005.07.005⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (6), pp.649-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150885v1</w:t>
+                <w:t xml:space="preserve">hal-00150883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between humic substances from soil and peats using TMAH and TEAAc thermochemolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Deport</w:t>
+                <w:t xml:space="preserve">Structural characterization of humic acids, extracted from sewage sludge during composting, by thermochemolysis–gas chromatography–mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Merlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37 (6), pp.649-664. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (2), pp.410-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150883v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild Tropical Forest Soil Characteristics and Composition of Directly Extractable Soil Lipid Fraction</w:t>
               </w:r>
@@ -8145,51 +8145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (2), pp.149-158. </w:t>
@@ -9445,277 +9445,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EQUILIBRIUM BETWEEN FREE AND BOUND LIPIDS IN A RENDZINA SOIL IN NATURAL CONDITIONS AND WITH LABORATORY DISTURBANCES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deinoxanthin: A New Carotenoid Isolated from Deinococcus radiodurans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mayoungou-Vembet</w:t>
+                <w:t xml:space="preserve">Evelyne Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanspeter Pfander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrochimica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron / Tetrahedron [London]; Tetrahedron Suppl; Tetrahedron (London)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53 (3), pp.919-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(96)01036-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160396v1</w:t>
+                <w:t xml:space="preserve">hal-00155200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinoxanthin: A New Carotenoid Isolated from Deinococcus radiodurans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EQUILIBRIUM BETWEEN FREE AND BOUND LIPIDS IN A RENDZINA SOIL IN NATURAL CONDITIONS AND WITH LABORATORY DISTURBANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hanspeter Pfander</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mayoungou-Vembet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron / Tetrahedron [London]; Tetrahedron Suppl; Tetrahedron (London)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agrochimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 41 (5), pp.196-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(96)01036-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00155200v1</w:t>
+                <w:t xml:space="preserve">hal-00160396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced decomposition of acetylenic peroxides</w:t>
               </w:r>
@@ -9790,239 +9790,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLASH VACUUM THERMOLYSIS OF TERPENIC COMPOUNDS IN THE PINANE SERIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SYNTHESIS OF VARIOUS TYPES OF FUNCTIONAL HETEROCYCLIC-COMPOUNDS BY DECOMPOSITION OF UNSATURATED PEROXIDES - COMPETITIVE REACTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Montaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delmond</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joseph Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73 (2), pp.161-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160761v1</w:t>
+                <w:t xml:space="preserve">hal-00160760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS OF VARIOUS TYPES OF FUNCTIONAL HETEROCYCLIC-COMPOUNDS BY DECOMPOSITION OF UNSATURATED PEROXIDES - COMPETITIVE REACTIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLASH VACUUM THERMOLYSIS OF TERPENIC COMPOUNDS IN THE PINANE SERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Joseph Bourgeois</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Georges Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25 (9), pp.1313-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397919508013832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160760v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESIS OF SPIRANIC HETEROCYCLES BY INDUCED DECOMPOSITION OF UNSATURATED PEROXIDES</w:t>
               </w:r>
@@ -11037,51 +11037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandez-Pello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12041,51 +12041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimah Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khaled Chetehouna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volatile Organic Compounds: Emission, Pollution and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, pp.41-78, 2014, 978-1-63117-862-7</w:t>
@@ -12298,51 +12298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FAAA923"/>
+    <w:nsid w:val="23A6BAB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12529,51 +12529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lemee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9520-3289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulwasiu Muhammed Raji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Manescau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roudaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SE00024F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmet Said Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crgsc.2025.100495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ben El Mahdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart Remaury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brudo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Jamaladdeen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Ibrahimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jemo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1081815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benbelkacem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhafsoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ying Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jacen.2022.112010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roudaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gascoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11233-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roudaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Korichi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedir Ouhdouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Younes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12445-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Suchareau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130199" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korichi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loqman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouhdouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.104740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9020091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Ouaqoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0268-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08028-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4311/2017es0102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laduranty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1523-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.01.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSXHFN86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.10.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34TFNGHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fels Loubna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6670-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Elouaqoudi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.08.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ6LJDK7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.12.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rengel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4584-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Winterton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2014.932782" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904114536128" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Garo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934568" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.04.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBWZ06X7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2014.910148" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinkovic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03878a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalihena Groune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Halim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmakhlouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.10.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamieh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koubaissy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.070" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQKM0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21451" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8GR7WBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02074433v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delbos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nichou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-013-1897-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770D4B8C9F822DF3D0D90F912C9FF2C4BDA4C231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839231v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.04.123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpogbemabou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.09.117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZCSBZ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795423v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Cadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaddor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8LWCK52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734841v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laduranty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZ749R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDTDM71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. P. Pallo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celerier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rodier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01085" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV7627Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413587v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Som" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.04.019" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGQ3F60W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aassiri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337597v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Deport" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim Kribii" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.11.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XKBDTC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiresse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.07.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LJRGZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150883v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.01.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJ9427B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Sorho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soro Yaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adima Amissa Augustin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.02.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q70K8KSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155202v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.07.016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQLM1MG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dinel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Schnitzer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Saharinen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meloche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Par&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-120018450" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-100106192" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Chaouch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00145-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64JJWVXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000142" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150855v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gob&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00009-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K60VCG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155290v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Harfi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennouna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhlisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Chan&#226;a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(99)00028-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7MJMM3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colina-Tejada" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jambu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160396v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayoungou-Vembet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Peuchant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfander" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(96)01036-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7WXCSRR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Montaudon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bourgeois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160761v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ratier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Duboudin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmond" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919508013832" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160760v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160762v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kappes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Campagnole" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478053v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061049v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gassam" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tu Vu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Casellas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919101v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441428v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Courty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449151v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/FIVA120161" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogeon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751599v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogeon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambl&#232;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499471v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_255" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131020v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lemee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9520-3289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulwasiu Muhammed Raji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Manescau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roudaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SE00024F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmet Said Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crgsc.2025.100495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ben El Mahdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart Remaury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brudo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Jamaladdeen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Ibrahimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jemo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1081815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benbelkacem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhafsoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ying Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jacen.2022.112010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roudaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gascoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11233-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roudaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Korichi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedir Ouhdouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Younes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12445-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Suchareau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130199" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korichi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loqman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouhdouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.104740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9020091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Ouaqoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0268-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08028-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4311/2017es0102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laduranty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1523-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.01.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSXHFN86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.10.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34TFNGHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fels Loubna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6670-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Elouaqoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.08.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ6LJDK7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.12.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rengel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4584-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Winterton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2014.932782" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Garo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934568" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904114536128" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinkovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03878a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalihena Groune" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Halim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmakhlouf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.10.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.04.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBWZ06X7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054284v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2014.910148" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamieh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koubaissy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.070" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQKM0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21451" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8GR7WBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02074433v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delbos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nichou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-013-1897-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770D4B8C9F822DF3D0D90F912C9FF2C4BDA4C231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839231v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.04.123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpogbemabou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.09.117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZCSBZ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795423v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Cadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaddor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8LWCK52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734841v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laduranty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZ749R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDTDM71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374622v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celerier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rodier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01085" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV7627Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Som" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.04.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGQ3F60W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. P. Pallo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aassiri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337597v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Deport" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim Kribii" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.11.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XKBDTC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.01.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJ9427B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiresse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.07.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LJRGZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Sorho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soro Yaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adima Amissa Augustin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.02.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q70K8KSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155202v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.07.016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQLM1MG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dinel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Schnitzer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Saharinen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meloche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Par&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-120018450" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-100106192" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Chaouch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00145-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64JJWVXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000142" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150855v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gob&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00009-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K60VCG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155290v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Harfi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennouna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhlisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Chan&#226;a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(99)00028-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7MJMM3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colina-Tejada" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jambu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155200v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Peuchant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfander" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(96)01036-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7WXCSRR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160396v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayoungou-Vembet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Montaudon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bourgeois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160760v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160761v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ratier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Duboudin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmond" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919508013832" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160762v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kappes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Campagnole" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478053v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061049v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gassam" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tu Vu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Casellas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919101v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441428v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Courty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449151v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/FIVA120161" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogeon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751599v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogeon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambl&#232;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499471v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_255" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131020v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>