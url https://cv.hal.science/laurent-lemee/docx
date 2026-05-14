--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1585,399 +1585,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of actinobacteria use in the elimination of multidrug-resistant bacteria of Ibn Tofail hospital wastewater (Marrakesh, Morocco): a chemometric data analysis approach</w:t>
+                <w:t xml:space="preserve">Improved quantification method of crocins in saffron extract using HPLC-DAD after qualification by HPLC-DAD-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Korichi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Souad Loqman</w:t>
+                <w:t xml:space="preserve">Marlène Suchareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yedir Ouhdouch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-12445-4⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 362, pp.130199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062780v1</w:t>
+                <w:t xml:space="preserve">hal-03248155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved quantification method of crocins in saffron extract using HPLC-DAD after qualification by HPLC-DAD-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and use of a lignin sample extracted from Eucalyptus grandis sawdust for the removal of methylene blue dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Suchareau</w:t>
+                <w:t xml:space="preserve">Fabrício Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bordes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matheus Poletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis R Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordana Bortoluz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130199⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.375-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248155v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03088351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and use of a lignin sample extracted from Eucalyptus grandis sawdust for the removal of methylene blue dye</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of actinobacteria use in the elimination of multidrug-resistant bacteria of Ibn Tofail hospital wastewater (Marrakesh, Morocco): a chemometric data analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Poletto</w:t>
+                <w:t xml:space="preserve">Wassila Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Loqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis R Bonetto</w:t>
+                <w:t xml:space="preserve">Yedir Ouhdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordana Bortoluz</w:t>
+                <w:t xml:space="preserve">Khaled Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 170, pp.375-389. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (21), pp.26840-26848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-12445-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03088351v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemolysis–GC-MS as a tool for chemotaxonomy and predation monitoring of a predatory actinobacteria against a multidrug resistant bacteria</w:t>
               </w:r>
@@ -2091,404 +2091,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Actinobacteria: Screening for Predation Leads to the Discovery of Potential New Drugs against Multidrug-Resistant Bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yedir Ouhdouch</w:t>
+                <w:t xml:space="preserve">Spectral characteristics of soil dissolved organic matter: Long-term effects of exogenous organic matter on soil organic matter and spatial-temporal changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.Y. Musadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Porel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9020091⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.124808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485691v1</w:t>
+                <w:t xml:space="preserve">hal-02284823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characteristics of soil dissolved organic matter: Long-term effects of exogenous organic matter on soil organic matter and spatial-temporal changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Poinot</w:t>
+                <w:t xml:space="preserve">Marine Actinobacteria: Screening for Predation Leads to the Discovery of Potential New Drugs against Multidrug-Resistant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Ibrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hafidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yedir Ouhdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 240, pp.124808. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9020091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284823v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characteristics of soil dissolved organic matter: Long-term effects of exogenous organic matter on soil organic matter and spatial-temporal changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.Y. Musadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.Y. Musadji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lemée</w:t>
+                <w:t xml:space="preserve">G. Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 240, pp.124808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543193v1</w:t>
@@ -2887,274 +2887,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and organic study of bat and chough guano: implications for guano identification in ancient context</w:t>
+                <w:t xml:space="preserve">Characteristics and fouling behaviors of Dissolved Organic Matter fractions in a full-scale submerged membrane bioreactor for municipal wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+                <w:t xml:space="preserve">Céline Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Bos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">Geoffroy Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cave and Karst Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4311/2017es0102⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.169 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02050467v1</w:t>
+                <w:t xml:space="preserve">hal-01822506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and fouling behaviors of Dissolved Organic Matter fractions in a full-scale submerged membrane bioreactor for municipal wastewater treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralogical and organic study of bat and chough guano: implications for guano identification in ancient context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Teychene</w:t>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Héran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.169 - 181. </w:t>
+              <w:t xml:space="preserve">Journal of Cave and Karst Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (2), pp.49-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4311/2017es0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822506v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release and flammability evaluation of pyrolysis gases from carbon-based composite materials undergoing fire conditions</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three different wastewater sludge and their respective drying processes: Solar, thermal and reed beds – Impact on organic matter characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Teychene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4174,319 +4174,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02449207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid signature of the microbial community structure during composting of date palm waste alone or mixed with couch grass clippings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Teychene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.08.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308327v1</w:t>
+                <w:t xml:space="preserve">hal-02269940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved quantitative analysis of molecular constituents of wastewater sludge pellets using double-shot thermochemolysis-GCMS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid signature of the microbial community structure during composting of date palm waste alone or mixed with couch grass clippings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Elouaqoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Merlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Meddich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.265-272. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269940v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lignocelullose compost stability and maturity using spectroscopic (FTIR) and thermal (TGA/TDA) analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Elouaqoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Fels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter James Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.64-76. </w:t>
@@ -4830,291 +4830,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: L-Fenchone and 3-Hexen-1-OL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coudour</w:t>
+                <w:t xml:space="preserve">Biogenic volatile organic compounds emissions at high temperatures of common plants from Mediterranean regions affected by forest fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Courty</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Garo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Fernandez-Pello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1284-1294. </w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.459-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0734904114536128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269921v1</w:t>
+                <w:t xml:space="preserve">hal-01169970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic volatile organic compounds emissions at high temperatures of common plants from Mediterranean regions affected by forest fires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: L-Fenchone and 3-Hexen-1-OL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (5), pp.459-479. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (10-11), pp.1284-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734904114536128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2014.934568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169970v1</w:t>
+                <w:t xml:space="preserve">hal-02269921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of wheat straw to furfural and levulinic acid in a concentrated aqueous solution of betaine hydrochloride</w:t>
               </w:r>
@@ -5228,173 +5228,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatographic study of the organic matter from Moroccan Rif bituminous rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Humic Acids during Composting of Ligno-cellulose Waste by Infra-Red Spectroscopic and Thermogravimetric/Thermal Differential Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra El Ouaqoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalihena Groune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Halim</w:t>
+                <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ambles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.10.019⟩</w:t>
+              <w:t xml:space="preserve">Compost Science &amp; Utilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.188-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1065657X.2014.910148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269925v1</w:t>
+                <w:t xml:space="preserve">hal-01054284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and biotransformation of lignin compounds during co-composting of sewage sludge-palm tree waste using pyrolysis-GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Fels Loubna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5426,222 +5430,218 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.26-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Humic Acids during Composting of Ligno-cellulose Waste by Infra-Red Spectroscopic and Thermogravimetric/Thermal Differential Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loubna El Fels</w:t>
+                <w:t xml:space="preserve">Chromatographic study of the organic matter from Moroccan Rif bituminous rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalihena Groune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Halim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Winterton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">Mohammed Benmakhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ambles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compost Science &amp; Utilisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22, pp.188-198. </w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (7), pp.1552-15562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1065657X.2014.910148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054284v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio oil synthesis by coupling biological biomass pretreatment and catalytic hydroliquefaction process</w:t>
               </w:r>
@@ -5786,77 +5786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphy and Palaeopedology of the Palaeolithic Cave Site of Combe-Saunière, Southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (5), pp.432-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6413,939 +6413,939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinus pinea emissions and combustion characteristics of limonene potentially involved in accelerating forest fires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">Biological pretreatment for production of lignocellulosic biofuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kpogbemabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Laduranty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.234-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.02.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848349v1</w:t>
+                <w:t xml:space="preserve">hal-00734841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological pretreatment for production of lignocellulosic biofuel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Beauchet</w:t>
+                <w:t xml:space="preserve">Pinus pinea emissions and combustion characteristics of limonene potentially involved in accelerating forest fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Laduranty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117, pp.234-241. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57, pp.92-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.04.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734841v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroliquefaction of green wastes to produce fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chenu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Bertrand</w:t>
+                <w:t xml:space="preserve">Ludovic Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kpogbemabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laduranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (10), pp.6200-6207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2011.02.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019373v1</w:t>
+                <w:t xml:space="preserve">hal-00663453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroliquefaction of green wastes to produce fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Beauchet</w:t>
+                <w:t xml:space="preserve">Mise au point d'outils de prévision de l'évolution de la stabilité de la structure de sols sous l'effet de la gestion organique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pinard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemée</w:t>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00663453v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-related variations in organic matte rat the molecular level in a loamy soil : reference data for a long-term experiment devoted to the carbon sequestration research field.</w:t>
+                <w:t xml:space="preserve">Les lipides libres des sols sous formations naturelles au Burkina Faso : Nature, origine et relation avec quelques facteurs de fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Celerier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Favetta</w:t>
+                <w:t xml:space="preserve">François J. P. Pallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (2), pp.101-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374622v1</w:t>
+                <w:t xml:space="preserve">hal-00435546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and maturity of a green waste and biowaste compost assessed on the basis of a molecular study using spectroscopy, thermal analysis, thermodesorption and thermochemolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Som</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 100 (19), pp.4404-4416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lipides libres des sols sous formations naturelles au Burkina Faso : Nature, origine et relation avec quelques facteurs de fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François J. P. Pallo</w:t>
+                <w:t xml:space="preserve">Depth-related variations in organic matte rat the molecular level in a loamy soil : reference data for a long-term experiment devoted to the carbon sequestration research field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Favetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435546v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lipids from a forest soil in the Tangier area (north of Morocco)</w:t>
               </w:r>
@@ -7568,51 +7568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental palaeoenvironments during MIS 2 and 3 in southwestern France: the La Ferrassie rockshelter record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7704,410 +7704,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between humic substances from soil and peats using TMAH and TEAAc thermochemolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Deport</w:t>
+                <w:t xml:space="preserve">Structural characterization of humic acids, extracted from sewage sludge during composting, by thermochemolysis–gas chromatography–mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Merlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guiresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.01.014⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (2), pp.410-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2005.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150883v1</w:t>
+                <w:t xml:space="preserve">hal-00150885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of humic acids, extracted from sewage sludge during composting, by thermochemolysis–gas chromatography–mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hafidi</w:t>
+                <w:t xml:space="preserve">Wild Tropical Forest Soil Characteristics and Composition of Directly Extractable Soil Lipid Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siaka Sorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soro Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adima Amissa Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (15), pp.3110-3115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00150885v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild Tropical Forest Soil Characteristics and Composition of Directly Extractable Soil Lipid Fraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adima Amissa Augustin</w:t>
+                <w:t xml:space="preserve">Comparison between humic substances from soil and peats using TMAH and TEAAc thermochemolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Deport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Amblès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (6), pp.649-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160299v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of fulvic acids, extracted from sewage sludge during composting, by thermochemolysis–gas chromatography–mass spectrometry</w:t>
               </w:r>
@@ -8145,51 +8145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 77 (2), pp.149-158. </w:t>
@@ -8239,77 +8239,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty Acids and Unsaponifiable Composition of Cucumis amaris Seeds Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siaka Sorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soro Yaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adima Amissa Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9445,277 +9445,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinoxanthin: A New Carotenoid Isolated from Deinococcus radiodurans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EQUILIBRIUM BETWEEN FREE AND BOUND LIPIDS IN A RENDZINA SOIL IN NATURAL CONDITIONS AND WITH LABORATORY DISTURBANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Peuchant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hanspeter Pfander</w:t>
+                <w:t xml:space="preserve">Pierre Mayoungou-Vembet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron / Tetrahedron [London]; Tetrahedron Suppl; Tetrahedron (London)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrochimica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 41 (5), pp.196-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00155200v1</w:t>
+                <w:t xml:space="preserve">hal-00160396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EQUILIBRIUM BETWEEN FREE AND BOUND LIPIDS IN A RENDZINA SOIL IN NATURAL CONDITIONS AND WITH LABORATORY DISTURBANCES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deinoxanthin: A New Carotenoid Isolated from Deinococcus radiodurans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mayoungou-Vembet</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanspeter Pfander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrochimica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron / Tetrahedron [London]; Tetrahedron Suppl; Tetrahedron (London)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53 (3), pp.919-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(96)01036-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160396v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced decomposition of acetylenic peroxides</w:t>
               </w:r>
@@ -10493,77 +10493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospital wastewater treatment using actinomycetes to eliminate multi-resistant bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manar Ibrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yedir Ouhdouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Loqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10854,273 +10854,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: l-fenchone and 3-hexen-1-ol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coudour</w:t>
+                <w:t xml:space="preserve">Détermination expérimentale des émissions gazeuses de trois espèces végétales potentiellement impliquées dans les feux de forêt accélérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Fernandez-Pello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919101v1</w:t>
+                <w:t xml:space="preserve">hal-03441428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale des émissions gazeuses de trois espèces végétales potentiellement impliquées dans les feux de forêt accélérés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion Characteristics of Two Biogenic Volatile Organic Compounds: l-fenchone and 3-hexen-1-ol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chetehouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Courty</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441428v1</w:t>
+                <w:t xml:space="preserve">hal-00919101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of volatile organic compounds emitted by Thymus vulgaris</w:t>
               </w:r>
@@ -11145,51 +11145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12041,51 +12041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatimah Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Garo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khaled Chetehouna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volatile Organic Compounds: Emission, Pollution and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Publishers, pp.41-78, 2014, 978-1-63117-862-7</w:t>
@@ -12298,51 +12298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23A6BAB2"/>
+    <w:nsid w:val="12DD2AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12529,51 +12529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lemee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9520-3289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulwasiu Muhammed Raji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Manescau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roudaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SE00024F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmet Said Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crgsc.2025.100495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ben El Mahdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart Remaury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brudo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Jamaladdeen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Ibrahimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jemo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1081815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benbelkacem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhafsoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ying Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jacen.2022.112010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roudaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gascoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11233-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roudaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Korichi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedir Ouhdouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Younes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12445-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Suchareau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130199" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korichi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loqman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouhdouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.104740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9020091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284823v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Ouaqoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0268-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08028-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4311/2017es0102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laduranty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1523-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.01.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSXHFN86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.10.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34TFNGHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fels Loubna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6670-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Elouaqoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.08.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ6LJDK7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.12.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rengel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4584-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Winterton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2014.932782" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Garo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934568" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169970v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904114536128" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinkovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03878a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269925v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalihena Groune" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Halim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmakhlouf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.10.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.04.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBWZ06X7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054284v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2014.910148" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamieh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koubaissy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.070" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQKM0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21451" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8GR7WBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02074433v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delbos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nichou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-013-1897-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770D4B8C9F822DF3D0D90F912C9FF2C4BDA4C231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839231v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.04.123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpogbemabou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.09.117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZCSBZ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795423v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Cadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaddor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.012" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8LWCK52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734841v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laduranty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.056" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZ749R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.043" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDTDM71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374622v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celerier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rodier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01085" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV7627Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413587v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Som" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.04.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGQ3F60W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435546v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. P. Pallo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aassiri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337597v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Deport" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim Kribii" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.11.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XKBDTC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.01.014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJ9427B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiresse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.07.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LJRGZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Sorho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soro Yaya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adima Amissa Augustin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.02.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q70K8KSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155202v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.07.016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQLM1MG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dinel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Schnitzer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Saharinen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meloche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Par&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-120018450" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-100106192" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Chaouch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00145-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64JJWVXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000142" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150855v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gob&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00009-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K60VCG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155290v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Harfi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennouna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhlisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Chan&#226;a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(99)00028-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7MJMM3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colina-Tejada" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jambu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155200v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Peuchant" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfander" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(96)01036-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7WXCSRR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160396v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayoungou-Vembet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Montaudon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bourgeois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160760v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160761v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ratier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Duboudin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmond" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919508013832" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160762v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kappes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Campagnole" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478053v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061049v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gassam" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tu Vu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Casellas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919101v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441428v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Courty" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449151v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/FIVA120161" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogeon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751599v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogeon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambl&#232;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499471v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_255" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131020v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lemee" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9520-3289" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997110v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulwasiu Muhammed Raji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Manescau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Roudaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SE00024F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c02298" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achmet Said Mohamed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crgsc.2025.100495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ben El Mahdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Blancart Remaury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eloy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brudo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coudour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bruneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2885/1/012032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Jamaladdeen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF22146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Ibrahimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Loqman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jemo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1081815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benbelkacem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Bouhafsoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101353" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ying Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jacen.2022.112010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lem&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roudaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gascoin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11233-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roudaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Suchareau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130199" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03088351v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Ferrarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Poletto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis R Bonetto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Bortoluz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Korichi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedir Ouhdouch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Younes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12445-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485698v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibrahimi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Korichi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loqman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouhdouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2019.104740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.Y. Musadji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124808" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9020091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra El Ouaqoudi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Meddich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0268-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08028-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnarme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piccirilli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29066-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Teychene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lesage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4311/2017es0102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gascoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2018.06.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01869078v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Aubineau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Chi Fru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray K. Gingras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12296" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269916v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Laduranty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel&#232;ne El-Mufleh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1523-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karpel Vel Leitner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Teychene" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-017-9946-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647686v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.05.070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZQJF0RF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445011v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benlboukht" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Amir" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.01.074" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSXHFN86-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Geffroy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2015.10.025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34TFNGHD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449207v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fels Loubna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6670-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.06.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ6DJFML-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Elouaqoudi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.08.016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ6LJDK7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.12.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Rengel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4584-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter James Winterton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2014.932782" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169970v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-Pello" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734904114536128" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Garo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2014.934568" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188084v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boissou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marinkovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra03878a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054284v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2014.910148" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.04.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBWZ06X7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269925v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalihena Groune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Halim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benmakhlouf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.10.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamieh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koubaissy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.070" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQKM0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21451" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8GR7WBP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02074433v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delbos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;nichou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-013-1897-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770D4B8C9F822DF3D0D90F912C9FF2C4BDA4C231/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839231v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Maupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lavoie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemberton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.04.123" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpogbemabou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.09.117" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZCSBZ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795423v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Cadi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khaddor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laduranty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.056" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZ749R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848349v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.02.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8LWCK52-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663453v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.043" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDTDM71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J. P. Pallo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413587v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Som" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.04.019" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGQ3F60W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374622v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Celerier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rodier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01085" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LV7627Z5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341568v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Aassiri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337597v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Deport" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim Kribii" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2007.11.005" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XKBDTC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337575v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Langohrd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.08.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT9ZTWLJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiresse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2005.07.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6LJRGZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siaka Sorho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soro Yaya" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adima Amissa Augustin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150883v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.01.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJ9427B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Bailly" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.02.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q70K8KSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160805v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155202v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2004.07.016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NQLM1MG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160316v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dinel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Schnitzer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta Saharinen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meloche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Par&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-120018450" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/PFC-100106192" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155289v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Chaouch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00145-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64JJWVXW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886060v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000142" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150855v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gob&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00009-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K60VCG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155290v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Harfi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bennouna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhlisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Chan&#226;a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(99)00028-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L7MJMM3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colina-Tejada" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jambu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160396v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mayoungou-Vembet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Peuchant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brunner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfander" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(96)01036-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7WXCSRR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160759v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Montaudon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bourgeois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160760v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160761v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ratier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Duboudin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmond" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919508013832" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160762v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Kappes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Campagnole" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478053v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrad Tarighi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478078v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Aubertheau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puydupin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Froger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061012v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061049v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061105v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gassam" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tu Vu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Casellas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552387v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alexandre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cazevieille" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441428v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Courty" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919101v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Garo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449151v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/FIVA120161" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogeon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751599v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogeon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambl&#232;s" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164339v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499471v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/978-989-26-2298-9_255" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083274v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Menasseri-Aubry" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787272v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559330v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Bey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00131020v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>