--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -355,295 +355,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile control based on Gaussian images and its application in bi-manual manipulation of deformable objects</w:t>
+                <w:t xml:space="preserve">Real-Time Multisensor Vehicle Localization: A Geographical Information System Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delgado</w:t>
+                <w:t xml:space="preserve">Claude Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Corrales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+                <w:t xml:space="preserve">Coralie Bernay-Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lequievre</w:t>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lequievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jara</w:t>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 94, pp.148 - 161. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.65 - 74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2017.2669399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658910v1</w:t>
+                <w:t xml:space="preserve">hal-01657805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Multisensor Vehicle Localization: A Geographical Information System Based Approach</w:t>
+                <w:t xml:space="preserve">Tactile control based on Gaussian images and its application in bi-manual manipulation of deformable objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Aynaud</w:t>
+                <w:t xml:space="preserve">A. Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Bernay-Angeletti</w:t>
+                <w:t xml:space="preserve">J.A. Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Aufrère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lequievre</w:t>
+                <w:t xml:space="preserve">L. Lequievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Debain</w:t>
+                <w:t xml:space="preserve">C. Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (3), pp.65 - 74. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94, pp.148 - 161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MRA.2017.2669399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657805v1</w:t>
+                <w:t xml:space="preserve">hal-01658910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Roca Filella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lequievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,51 +1539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Daniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Magassouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lequi&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ram&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3342672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03209657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Maithani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lequievre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Corrales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lequievre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.04.017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657805v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bernay-Angeletti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2017.2669399" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Hani Daniel Zakaria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49997.2022.9926667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roca Filella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Bouzgarrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560919" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mohy El Dine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacavant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilhelm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lequi&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzerrouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Daniel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Magassouba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lequi&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ram&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3342672" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03209657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Maithani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lequievre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alric" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657805v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aynaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bernay-Angeletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2017.2669399" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Corrales" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lequievre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.04.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935291v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Hani Daniel Zakaria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE49997.2022.9926667" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roca Filella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Bouzgarrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9560919" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01819089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mohy El Dine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vacavant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chateau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilhelm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lequi&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzerrouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>