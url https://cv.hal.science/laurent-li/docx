--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -355,13020 +355,13020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal responses of global land monsoon to two surface thermal modes in the last millennium</w:t>
+                <w:t xml:space="preserve">Enhanced short-duration precipitation and divergent rainfall spatial patterns of Typhoon Nida (2016) under the impact of urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyuan Wang</w:t>
+                <w:t xml:space="preserve">Xiaowen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">Long Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Hu</w:t>
+                <w:t xml:space="preserve">Laurent Z.X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianglin Wang</w:t>
+                <w:t xml:space="preserve">Dashan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Jia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maofeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Sustainable Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.100160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-25-0296.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.horiz.2025.100160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378769v1</w:t>
+                <w:t xml:space="preserve">hal-05378765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting for water vapor diffusion in air bag samples for isotope composition analysis: case study with drone-collected samples</w:t>
+                <w:t xml:space="preserve">Tropical Pacific Zonal Temperature Gradient Intensified by the Tibetan Plateau Surface Darkening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Wang</w:t>
+                <w:t xml:space="preserve">Shuchang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Risi</w:t>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lide Tian</w:t>
+                <w:t xml:space="preserve">Wenju Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Yang</w:t>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel J Bowen</w:t>
+                <w:t xml:space="preserve">Laurent Z X Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (23), pp.7349-7368. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-18-7349-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025gl117253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405209v1</w:t>
+                <w:t xml:space="preserve">hal-05385352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record-breaking 2023 marine heatwaves</w:t>
+                <w:t xml:space="preserve">Substantial increase in wildfire danger conditions under anthropogenic climate change in Southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyun Dong</w:t>
+                <w:t xml:space="preserve">Marine Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+                <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Pan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adr0910⟩</w:t>
+              <w:t xml:space="preserve">npj Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (1), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44304-025-00124-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216966v1</w:t>
+                <w:t xml:space="preserve">hal-05216979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially varying parameters improve carbon cycle modeling in the Amazon rainforest with ORCHIDEE r8849</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decadal responses of global land monsoon to two surface thermal modes in the last millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhu</w:t>
+                <w:t xml:space="preserve">Jianglin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jia Jia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-18-4915-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-25-0296.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216986v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation-induced yield loss in China partially driven by migratory pests from mainland Southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correcting for water vapor diffusion in air bag samples for isotope composition analysis: case study with drone-collected samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lide Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenzhi Wang</w:t>
+                <w:t xml:space="preserve">Di Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuhui Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yao Huang</w:t>
+                <w:t xml:space="preserve">Gabriel J Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-025-01158-3⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (23), pp.7349-7368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-7349-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218235v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial increase in wildfire danger conditions under anthropogenic climate change in Southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Record-breaking 2023 marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyun Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lanet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuntian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44304-025-00124-0⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6758), pp.369-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr0910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216979v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced short-duration precipitation and divergent rainfall spatial patterns of Typhoon Nida (2016) under the impact of urbanization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially varying parameters improve carbon cycle modeling in the Amazon rainforest with ORCHIDEE r8849</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaowen Huang</w:t>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Yang</w:t>
+                <w:t xml:space="preserve">Yitong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Z.X. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dashan Wang</w:t>
+                <w:t xml:space="preserve">Daniel Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maofeng Liu</w:t>
+                <w:t xml:space="preserve">Sebastiaan Luyssaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.100160. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (15), pp.4915-4933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.horiz.2025.100160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-18-4915-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378765v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Pacific Zonal Temperature Gradient Intensified by the Tibetan Plateau Surface Darkening</w:t>
+                <w:t xml:space="preserve">Oscillation-induced yield loss in China partially driven by migratory pests from mainland Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuchang Tang</w:t>
+                <w:t xml:space="preserve">Chenzhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilong Piao</w:t>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenju Cai</w:t>
+                <w:t xml:space="preserve">Yuxing Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Z X Li</w:t>
+                <w:t xml:space="preserve">Yao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (21), </w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (7), pp.681-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025gl117253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43016-025-01158-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385352v1</w:t>
+                <w:t xml:space="preserve">hal-05218235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023: Weather and Climate Extremes Hitting the Globe with Emerging Features</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Tibetan Plateau darkening initiates positive feedback through the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00376-024-4080-3⟩</w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2024.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786771v1</w:t>
+                <w:t xml:space="preserve">hal-04807147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Natural External Forcings on Interdecadal Variation of Global Land Monsoon over the Last Millennium in CESM-LME</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jia Jia</w:t>
+                <w:t xml:space="preserve">A framework to assess climate change effects on surface air temperature and soil moisture and application to Southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0443.1⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177 (12), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-024-03825-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04729832v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to assess climate change effects on surface air temperature and soil moisture and application to Southwestern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+                <w:t xml:space="preserve">Influence of Natural External Forcings on Interdecadal Variation of Global Land Monsoon over the Last Millennium in CESM-LME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianglin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Jia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-024-03825-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.4807-4820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-23-0443.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005940v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04729832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution of the Extreme 2022 Summer Drought along the Yangtze River Valley in China Based on Detection and Attribution System of Chinese Academy of Sciences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">2023: Weather and Climate Extremes Hitting the Globe with Emerging Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianjun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lijuan Li</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0258.1⟩</w:t>
+              <w:t xml:space="preserve">Advances in Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), pp.1001-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00376-024-4080-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04729879v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing footprint of the Pacific Decadal Oscillation on global land surface air temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan D Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Z X Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (4), pp.445 - 448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scib.2023.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve the projection of East China summer precipitation with emergent constraints</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attribution of the Extreme 2022 Summer Drought along the Yangtze River Valley in China Based on Detection and Attribution System of Chinese Academy of Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lixia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-024-00863-3⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105, pp.E1062-E1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-23-0258.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820355v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04729879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence of Temperature and Humidity Inversions in Winter in Qingdao, China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improve the projection of East China summer precipitation with emergent constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL108350⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-024-00863-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04729895v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the Mediterranean Sea Surface Circulation at Various Global Warming Levels: A Multi‐Model Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attribution of summer 2022 extreme wildfire season in Southwest France to anthropogenic climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024gl111695⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-024-00821-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868621v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04764517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution of summer 2022 extreme wildfire season in Southwest France to anthropogenic climate change</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response of the Mediterranean Sea Surface Circulation at Various Global Warming Levels: A Multi‐Model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Manuel Parras‐berrocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas M. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-024-00821-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (5), pp.1319-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024gl111695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04764517v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tibetan Plateau darkening initiates positive feedback through the Arctic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concurrence of Temperature and Humidity Inversions in Winter in Qingdao, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingxu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zitong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2024.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GL108350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807147v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04729895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagged effect of the Pacific Decadal Oscillation on decadal variation in global land precipitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of La Niña on the Following-Summer East Asian Precipitation through Intermediate SST Anomalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijing Liang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Huiling Yuan</w:t>
+                <w:t xml:space="preserve">Na Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+                <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Innovation Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59717/j.xinn-geo.2023.100034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (17), pp.5743-5755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-22-0650.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786768v1</w:t>
+                <w:t xml:space="preserve">hal-04294036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic Influence on the Record-Breaking Compound Hot and Dry Event in Summer 2022 in the Yangtze River Basin in China</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regional and tele-connected impacts of the Tibetan Plateau surface darkening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuchang Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Vlug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0149.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35672-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293708v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint on regional land surface air temperature projections in CMIP6 multi-model ensemble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jie Zhang</w:t>
+                <w:t xml:space="preserve">Vehicle-based in situ observations of the water vapor isotopic composition across China: spatial and seasonal distributions and controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lide Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongwen Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">Xuejie Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalli Furtado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoge Xin</w:t>
+                <w:t xml:space="preserve">Jiangpeng Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-023-00410-6⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.3409-3433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-3409-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293705v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04196536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing Global Terrestrial Diurnal Temperature Range for 1980-2021</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic Influence on the Record-Breaking Compound Hot and Dry Event in Summer 2022 in the Yangtze River Basin in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103503⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (11), pp.E1928 - E1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0149.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04195510v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth greening mitigates hot temperature extremes despite the effect being dampened by rising CO2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagged effect of the Pacific Decadal Oscillation on decadal variation in global land precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijing Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z X Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiling Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2023.12.003⟩</w:t>
+              <w:t xml:space="preserve">The Innovation Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (3), pp.100034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59717/j.xinn-geo.2023.100034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372598v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Advection Fog at Qingdao Liuting International Airport</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Constraint on regional land surface air temperature projections in CMIP6 multi-model ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongwen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalli Furtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoge Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14081310⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-023-00410-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293707v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of multi-model ensemble-processing strategies within a consistent framework for climate projection in China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Increasing Global Terrestrial Diurnal Temperature Range for 1980-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. H. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sheng Jiang</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim R. Mcvicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Azorin-Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11430-022-1154-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293706v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04195510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐Objective Ensemble‐Processing Strategies to Optimize the Simulation of the Western North Pacific Subtropical High in Boreal Summer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth greening mitigates hot temperature extremes despite the effect being dampened by rising CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenfei Tang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z.X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL107040⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2023.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322318v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the physical mechanisms of East Asian summer monsoon precipitation changes during the mid-Holocene: a data–model comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of Advection Fog at Qingdao Liuting International Airport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibin Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+                <w:t xml:space="preserve">Zhiwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Liu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guorong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-022-06359-1⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14081310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704566v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Intercomparison of multi-model ensemble-processing strategies within a consistent framework for climate projection in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t>
+              <w:t xml:space="preserve">Science China Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (9), pp.2125-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11430-022-1154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03993152v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution process of a prolonged compound drought and hot extreme event in Southwest China during the 2019 pre-monsoon season</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi‐Objective Ensemble‐Processing Strategies to Optimize the Simulation of the Western North Pacific Subtropical High in Boreal Summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cenxiao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenfei Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106551⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (23), pp.e2023GL107040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL107040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03993945v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased precipitation over land due to climate feedback of large-scale bioenergy cultivation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shu Liu</w:t>
+                <w:t xml:space="preserve">Revisiting the physical mechanisms of East Asian summer monsoon precipitation changes during the mid-Holocene: a data–model comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39803-9⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.1009-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-022-06359-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158899v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme rainfall reduces one-twelfth of China’s rice yield over the last two decades</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Author Correction: Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vadsaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-023-00753-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-28159-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299080v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03993152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of La Niña on the Following-Summer East Asian Precipitation through Intermediate SST Anomalies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased precipitation over land due to climate feedback of large-scale bioenergy cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon S Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-22-0650.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39803-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294036v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle-based in situ observations of the water vapor isotopic composition across China: spatial and seasonal distributions and controls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Risi</w:t>
+                <w:t xml:space="preserve">The evolution process of a prolonged compound drought and hot extreme event in Southwest China during the 2019 pre-monsoon season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuejie Wang</w:t>
+                <w:t xml:space="preserve">Panmao Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangpeng Cui</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yixing Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.3409-3433. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-3409-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04196536v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03993945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and tele-connected impacts of the Tibetan Plateau surface darkening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme rainfall reduces one-twelfth of China’s rice yield over the last two decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Vlug</w:t>
+                <w:t xml:space="preserve">Jin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Jian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilong Piao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (5), pp.416-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35672-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43016-023-00753-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929561v1</w:t>
+                <w:t xml:space="preserve">hal-04299080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madden–Julian Oscillation-induced extreme rainfalls constrained by global warming mitigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Z X Li</w:t>
+                <w:t xml:space="preserve">What Controls the Skill of General Circulation Models to Simulate the Seasonal Cycle in Water Isotopic Composition in the Tibetan Plateau Region?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41612-022-00291-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (22), pp.106551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jd037048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862163v1</w:t>
+                <w:t xml:space="preserve">hal-03893447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of Future Summer Rainfall in the Middle and Lower Reach of the Yangtze River Basin Projected With a Nonhomogeneous Hidden Markov Model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future projections of Mediterranean cyclone characteristics using the Med-CORDEX ensemble of coupled regional climate system models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijun Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Reale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William David Cabos Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leone Cavicchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL097325⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, pp.2501-2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-021-06018-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726908v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madden–Julian Oscillation-induced extreme rainfalls constrained by global warming mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijing Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan D Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z X Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-022-00291-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698648v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased ecohydrological drying over terrestrial ecosystems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Increase of Future Summer Rainfall in the Middle and Lower Reach of the Yangtze River Basin Projected With a Nonhomogeneous Hidden Markov Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03726885v1</w:t>
+                <w:t xml:space="preserve">insu-03726908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Urban Impact on Zhengzhou Storm on July 20, 2021</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qi Li</w:t>
+                <w:t xml:space="preserve">Freshwater influx to the Eastern Mediterranean Sea from the melting of the Fennoscandian ice sheet during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Vadsaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JD037387⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.8466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-12055-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03993978v2</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increases in China’s wind energy production from the recovery of wind speed since 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Increased ecohydrological drying over terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglong You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sonia Jerez</w:t>
+                <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac9cf4⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2022.106308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862164v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of East Asian Summer Precipitation to Intermediate SST Anomalies while El Niño Decays and Dependence on Type of Events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongsheng Hao</w:t>
+                <w:t xml:space="preserve">Modeling Urban Impact on Zhengzhou Storm on July 20, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (22), pp.e2022JD037387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JD037387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0335.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03726890v1</w:t>
+                <w:t xml:space="preserve">insu-03993978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological feedback from projected Earth greening in the 21st century</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Increases in China’s wind energy production from the recovery of wind speed since 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongrong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan D Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.horiz.2022.100007⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.114035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac9cf4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862162v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper-Ocean Lateral Heat Transports in the Niño3.4 Region and Their Connection with ENSO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of East Asian Summer Precipitation to Intermediate SST Anomalies while El Niño Decays and Dependence on Type of Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongsheng Hao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13351-022-1175-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.3845-3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-21-0335.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726904v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical impacts of northern vegetation changes on seasonal warming patterns</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrological feedback from projected Earth greening in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z.X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31671-z⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.100007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.horiz.2022.100007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03847110v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of greening and ENSO on biosphere-atmosphere processes in Australia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shijing Liang</w:t>
+                <w:t xml:space="preserve">Upper-Ocean Lateral Heat Transports in the Niño3.4 Region and Their Connection with ENSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongwen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan D. Ziegler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dashan Wang</w:t>
+                <w:t xml:space="preserve">Fanghua Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihua Jie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40562-022-00252-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.360-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13351-022-1175-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03993973v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Anthropogenic Climate Change in Autumn Drought Trend over China from 1961 to 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical impacts of northern vegetation changes on seasonal warming patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinhua Yu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Xu Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujong Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Eui Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13351-022-1178-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31671-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726905v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03847110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosing the Dynamic and Thermodynamic Effects for the Exceptional 2020 Summer Rainy Season in the Yangtze River Valley</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay of greening and ENSO on biosphere-atmosphere processes in Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijing Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan D. Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13351-022-1126-2⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40562-022-00252-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726923v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03993973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Attribution of Changes in Summer Compound Hot and Dry Events over Northeastern China with CMIP6 Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Role of Anthropogenic Climate Change in Autumn Drought Trend over China from 1961 to 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Panmao Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.37-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13351-022-1112-8⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 36, pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13351-022-1178-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726922v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the vegetation–atmosphere coupling strength of ORCHIDEE land surface model (v7266)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosing the Dynamic and Thermodynamic Effects for the Exceptional 2020 Summer Rainy Season in the Yangtze River Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-15-9111-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13351-022-1126-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917610v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future projections of Mediterranean cyclone characteristics using the Med-CORDEX ensemble of coupled regional climate system models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leone Cavicchia</w:t>
+                <w:t xml:space="preserve">Detection and Attribution of Changes in Summer Compound Hot and Dry Events over Northeastern China with CMIP6 Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Conte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jing-Jia Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panmao Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-021-06018-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13351-022-1112-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454240v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Controls the Skill of General Circulation Models to Simulate the Seasonal Cycle in Water Isotopic Composition in the Tibetan Plateau Region?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xuejie Wang</w:t>
+                <w:t xml:space="preserve">Evaluating the vegetation–atmosphere coupling strength of ORCHIDEE land surface model (v7266)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Pu</w:t>
+                <w:t xml:space="preserve">Devaraju Narayanappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Goll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (22), pp.106551. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (24), pp.9111 - 9125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022jd037048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-15-9111-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893447v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection of climate extremes in China, an incremental exercise from CMIP5 to CMIP6</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifaceted characteristics of dryland aridity changes in a warming world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Huntingford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojie Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.07.026⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.232-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-021-00144-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447587v1</w:t>
+                <w:t xml:space="preserve">insu-03726946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future changes in the frequency of extreme droughts over China based on two large ensemble simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yang Chen</w:t>
+                <w:t xml:space="preserve">Deforestation-induced warming over tropical mountain regions regulated by elevation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">Long Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan D. Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-00666-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/jcli-d-20-0656.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03288031v1</w:t>
+                <w:t xml:space="preserve">insu-03660177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to reconstruct aerosol-induced diffuse radiation scenario for simulating GPP in land surface models? An evaluation of reconstruction methods with ORCHIDEE_DFv1.0_DFforc</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamic and thermodynamic contributions to Northern China dryness in El Niño developing summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-2029-2021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.2878-2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218430v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global irrigation contribution to wheat and maize yield</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christoph Müller</w:t>
+                <w:t xml:space="preserve">BCC-CSM2-HR: a high-resolution version of the Beijing Climate Center Climate System Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongwen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rucong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihua Jie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Elliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciais</w:t>
+                <w:t xml:space="preserve">Yongjie Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21498-5⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (5), pp.2977 - 3006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-2977-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152427v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Critical Effect of Subgrid‐Scale Scheme on Simulating the Climate Impacts of Deforestation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projection of climate extremes in China, an incremental exercise from CMIP5 to CMIP6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JD035133⟩</w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2021.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448059v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hydroclimate-vegetation relationship in the Southwestern Amazon during the 2000–2019 period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Future changes in the frequency of extreme droughts over China based on two large ensemble simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongyun Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2021.648499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/jcli-d-20-0656.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318356v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical cyclone genesis over the western North Pacific impacted by SST anomalies from other basins while El Niño decays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ming Sun</w:t>
+                <w:t xml:space="preserve">Global irrigation contribution to wheat and maize yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel D Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4042⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21498-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447278v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global cooling induced by biophysical effects of bioenergy crop cultivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">How to reconstruct aerosol-induced diffuse radiation scenario for simulating GPP in land surface models? An evaluation of reconstruction methods with ORCHIDEE_DFv1.0_DFforc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27520-0⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.2029-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-2029-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501955v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03218430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning to optimize climate projection over China with multi-model ensemble simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">On the hydroclimate-vegetation relationship in the Southwestern Amazon during the 2000–2019 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Gutierrez-Cori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhan Carlo Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lilong Zhao</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sly Wongchuig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/AC1D0C⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.648499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2021.648499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343423v2</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation, damming, and streamflow fluctuations of the Yellow River</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xuhui Wang</w:t>
+                <w:t xml:space="preserve">The Critical Effect of Subgrid‐Scale Scheme on Simulating the Climate Impacts of Deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoyi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z X Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-1133-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JD035133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171222v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Model Ensemble Projection of Precipitation Changes over China under Global Warming of 1.5 and 2°C with Consideration of Model Performance and Independence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Machine learning to optimize climate projection over China with multi-model ensemble simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13351-021-0067-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.094028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/AC1D0C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195080v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Responses of Summer Precipitation in China to 1.5°C Global Warming in Transient and Stabilized Scenarios</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global cooling induced by biophysical effects of bioenergy crop cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingmeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z X Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinfeng Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EF001832⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27520-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447641v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor pressure deficit and sunlight explain seasonality of leaf phenology and photosynthesis across amazonian evergreen broadleaved forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Bastos</w:t>
+                <w:t xml:space="preserve">Tropical cyclone genesis over the western North Pacific impacted by SST anomalies from other basins while El Niño decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin‐hua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijian Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GB006893⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147 (737), pp.2580-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.4042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277337v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasting effects of thermodynamic and dynamic processes on East Asian summer monsoon precipitation during the Last Glacial Maximum: a data-model comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">Irrigation, damming, and streamflow fluctuations of the Yellow River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zun Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05533-7⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (3), pp.1133-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-1133-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331787v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the impacts of anthropogenic aerosols on terrestrial carbon cycle during 1850‐2014</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Model Ensemble Projection of Precipitation Changes over China under Global Warming of 1.5 and 2°C with Consideration of Model Performance and Independence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021EF002035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Meteorological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.184-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13351-021-0067-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228346v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation-induced warming over tropical mountain regions regulated by elevation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent Responses of Summer Precipitation in China to 1.5°C Global Warming in Transient and Stabilized Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-00666-0⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.e2020EF001832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020EF001832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03660177v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted characteristics of dryland aridity changes in a warming world</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vapor pressure deficit and sunlight explain seasonality of leaf phenology and photosynthesis across amazonian evergreen broadleaved forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojie Fu</w:t>
+                <w:t xml:space="preserve">Xiuzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-021-00144-0⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GB006893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726946v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and thermodynamic contributions to Northern China dryness in El Niño developing summer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The contrasting effects of thermodynamic and dynamic processes on East Asian summer monsoon precipitation during the Last Glacial Maximum: a data-model comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6995⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (3-4), pp.1303-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05533-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195093v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCC-CSM2-HR: a high-resolution version of the Beijing Climate Center Climate System Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yongjie Fang</w:t>
+                <w:t xml:space="preserve">Disentangling the impacts of anthropogenic aerosols on terrestrial carbon cycle during 1850‐2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (5), pp.2977 - 3006. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.e2021EF002035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-2977-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021EF002035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265783v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent constraint on crop yield response to warmer temperature from field experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projected precipitation changes over China for global warming levels at 1.5 °C and 2 °C in an ensemble of regional climate simulations: impact of bias correction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-020-0569-7⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162 (2), pp.623-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-020-02841-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032301v1</w:t>
+                <w:t xml:space="preserve">hal-03047341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct impacts of different types of El Niño in developing summer on East Asian precipitation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emergent constraint on crop yield response to warmer temperature from field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenzhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (5-6), pp.1087-1104. </w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (11), pp.908-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05315-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41893-020-0569-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047329v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beijing Climate Center Earth System Model version 1 (BCC-ESM1): model description and evaluation of aerosol simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projection and possible causes of summer precipitation in eastern China using self-organizing map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Weihua Jie</w:t>
+                <w:t xml:space="preserve">Mei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanwu Zhang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.977-1005. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (5-6), pp.2815-2830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-977-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05150-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726992v1</w:t>
+                <w:t xml:space="preserve">hal-03047322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An idealized protocol to assess the nesting procedure in regional climate modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Direct impacts of different types of El Niño in developing summer on East Asian precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Jia Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6801⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5-6), pp.1087-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05315-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03047359v1</w:t>
+                <w:t xml:space="preserve">hal-03047329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection and possible causes of summer precipitation in eastern China using self-organizing map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beijing Climate Center Earth System Model version 1 (BCC-ESM1): model description and evaluation of aerosol simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongwen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihua Jie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei Li</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yanwu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05150-4⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.977-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-977-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047322v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An idealized protocol to assess the nesting procedure in regional climate modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875593v2</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of soil moisture-atmosphere coupling on daily maximum surface temperatures in Southeastern South America</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romina Ruscica</w:t>
+                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lea Albright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05399-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726976v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missed atmospheric organic phosphorus emitted by terrestrial plants, part 2: Experiment of volatile phosphorus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shilong Piao</w:t>
+                <w:t xml:space="preserve">The impact of soil moisture-atmosphere coupling on daily maximum surface temperatures in Southeastern South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanea Coronato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea F. Carril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo G. Zaninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Ruscica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113728⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.2543-2556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05399-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875618v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sequential tool, LMDZ-NEMO-med-V1, to conduct global-to-regional past climate simulation for the Mediterranean basin: an Early Holocene case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vadsaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (5), pp.2337-2354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-13-2337-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and teleconnected temperature effects of afforestation and vegetation greening in China</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Missed atmospheric organic phosphorus emitted by terrestrial plants, part 2: Experiment of volatile phosphorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilong Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwz132⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, pp.113728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2019.113728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873046v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer soil drying exacerbated by earlier spring greening of northern vegetation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Salient difference of sea surface temperature over the North Atlantic in the spring following three super El Niño events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhua Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangbo Ye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aax0255⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.094040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aba20a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440773v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salient difference of sea surface temperature over the North Atlantic in the spring following three super El Niño events</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chunhua Shi</w:t>
+                <w:t xml:space="preserve">Modeling the impacts of diffuse light fraction on photosynthesis in ORCHIDEE (v5453) land surface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangbo Ye</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel S. Goll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviér Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aba20a⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.5401-5423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-5401-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942019v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does CMIP6 Inspire More Confidence in Simulating Climate Extremes over China?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local and teleconnected temperature effects of afforestation and vegetation greening in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00376-020-9289-1⟩</w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (5), pp.897-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwz132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047353v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian Analysis of Water Vapor Sources and Pathways for Precipitation in East China in Different Stages of the East Asian Summer Monsoon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Does CMIP6 Inspire More Confidence in Simulating Climate Extremes over China?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyu Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cenxiao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (3), pp.977-992. </w:t>
+              <w:t xml:space="preserve">Advances in Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.1119-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0089.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00376-020-9289-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047303v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impacts of diffuse light fraction on photosynthesis in ORCHIDEE (v5453) land surface model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oliviér Boucher</w:t>
+                <w:t xml:space="preserve">Summer soil drying exacerbated by earlier spring greening of northern vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Huntingford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-5401-2020⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.eaax0255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aax0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032257v1</w:t>
+                <w:t xml:space="preserve">hal-02440773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected precipitation changes over China for global warming levels at 1.5 °C and 2 °C in an ensemble of regional climate simulations: impact of bias correction methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A Lagrangian Analysis of Water Vapor Sources and Pathways for Precipitation in East China in Different Stages of the East Asian Summer Monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162 (2), pp.623-643. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.977-992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-020-02841-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0089.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047341v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential added value of Regional Climate Models in South America using a multiresolution approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased Global Land Carbon Sink Due to Aerosol‐Induced Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Falco</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel S Goll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-05073-9⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.439-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03727004v1</w:t>
+                <w:t xml:space="preserve">hal-02324433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well do climate models simulate regional atmospheric circulation over East Asia?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Changes in extreme temperature over China when global warming stabilized at 1.5 °C and 2.0 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cenxiao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyao Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.6205⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50036-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415056v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Beijing Climate Center Climate System Model (BCC-CSM): the main progress from CMIP5 to CMIP6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">Future evolution of Marine Heatwaves in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Darmaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William David Cabos Narvaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-12-1573-2019⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.1371-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04661-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415063v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling and projection of summer rainfall in Eastern China using a nonhomogeneous hidden Markov model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Weilin Chen</w:t>
+                <w:t xml:space="preserve">A reversal in global terrestrial stilling and its implications for wind energy production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan D Ziegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Searchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5882⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.979-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0622-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016597v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct ENSO impact on East Asian summer precipitation in the developing summer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">The potential added value of Regional Climate Models in South America using a multiresolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea F. Carril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cabrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio G. Menéndez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (11), pp.6799-6815. </w:t>
+              <w:t xml:space="preserve">, 2019, 54, pp.1553-1569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4545-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-05073-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440104v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03727004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
+                <w:t xml:space="preserve">How well do climate models simulate regional atmospheric circulation over East Asia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Can Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaojuan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.6205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02006049v1</w:t>
+                <w:t xml:space="preserve">hal-02415056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing bias corrections of oceanic surface conditions for atmospheric models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Beijing Climate Center Climate System Model (BCC-CSM): the main progress from CMIP5 to CMIP6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongwen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yixiong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjie Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoge Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.321-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-12-321-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.1573 - 1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-12-1573-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022662v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of South American regional climate on the simulation of the Southern Hemisphere extratropical circulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea F. Carril</w:t>
+                <w:t xml:space="preserve">Downscaling and projection of summer rainfall in Eastern China using a nonhomogeneous hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianyi Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04940-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.5882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03727013v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variability and soil-atmosphere interaction in South America simulated by two regional climate models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct ENSO impact on East Asian summer precipitation in the developing summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 53, pp.2919-2930. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04668-6⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 52 (11), pp.6799-6815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4545-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03727018v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional meridional cells governing the interannual variability of the Hadley circulation in boreal winter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing bias corrections of oceanic surface conditions for atmospheric models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Beaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rein Haarsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4263-7⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.321-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-12-321-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080509v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of CORDEX simulations over South America: added value on seasonal climatology and resolution considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">The influence of South American regional climate on the simulation of the Southern Hemisphere extratropical circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio G. Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea F. Carril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (7-8), pp.4771-4786. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-018-4412-z⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 53, pp.6469-6488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04940-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187115v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03727013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Global Land Carbon Sink Due to Aerosol‐Induced Cooling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">Temperature variability and soil-atmosphere interaction in South America simulated by two regional climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio G. Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Ruscica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Zaninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanea Coronato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006051⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.2919-2930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04668-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324433v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03727018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in extreme temperature over China when global warming stabilized at 1.5 °C and 2.0 °C</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regional meridional cells governing the interannual variability of the Hadley circulation in boreal winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z X Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50036-z⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1-2), pp.831-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4263-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344605v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future evolution of Marine Heatwaves in the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William David Cabos Narvaez</w:t>
+                <w:t xml:space="preserve">Impact of humidity biases on light precipitation occurrence: observations versus simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roehrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04661-z⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1471-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1471-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668353v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02006049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reversal in global terrestrial stilling and its implications for wind energy production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of CORDEX simulations over South America: added value on seasonal climatology and resolution considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea F Carril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio G Menéndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo G Zaninelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.979-985. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (7-8), pp.4771-4786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0622-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-018-4412-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440789v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global terrestrial stilling: does Earth's greening play a role?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (12), pp.124013. </w:t>
@@ -13406,103 +13406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent hydrological response to large-scale afforestation and vegetation greening in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (5), pp.eaar4182. </w:t>
@@ -13540,77 +13540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying East Asian Summer Monsoon Dynamics in the ECP4.5 Scenario With Reference to the Mid-Piacenzian Warm Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Contoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13700,64 +13700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jordà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Arsouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13808,51 +13808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean extreme precipitation: a multi-model assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leone Cavicchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Scoccimarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13942,90 +13942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Emergence of Anthropogenic Signal in Extreme Precipitation Change Over China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuebin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (17), pp.9179-9185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14098,51 +14098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Hong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Climate Change Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14349,51 +14349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Hong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Climate Change Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14440,90 +14440,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of slight precipitation in China during the past decades and its relationship with advanced very high radiometric resolution normalized difference vegetation index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengfang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (15), pp.5563-5575. </w:t>
@@ -14555,360 +14555,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional risk in extreme precipitation in China from 1.5 °C to 2.0 °C global warming levels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mistral and Tramontane wind speed and wind direction patterns in regional climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Sun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anika Obermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2017.12.021⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.1059-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3053-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414647v1</w:t>
+                <w:t xml:space="preserve">hal-01289330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mistral and Tramontane wind speed and wind direction patterns in regional climate simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dario Conte</w:t>
+                <w:t xml:space="preserve">Additional risk in extreme precipitation in China from 1.5 °C to 2.0 °C global warming levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuebin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (3), pp.1059-1076. </w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.228-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3053-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289330v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14959,103 +14959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Earth Greening on the Terrestrial Water Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilong Piao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (7), pp.2633 - 2650. </w:t>
@@ -15093,77 +15093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management outweighs climate change on affecting length of rice growing period for early rice and single rice in China during 1991–2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15227,103 +15227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate mitigation from vegetation biophysical feedbacks during the past three decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilong Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (6), pp.432-436. </w:t>
@@ -15361,103 +15361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of moisture source variation on decadal-scale changes of precipitation in North China from 1951 to 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuai Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -15495,77 +15495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité d’un modèle ocean-atmosphere(LMDZ-NEMOMED8) à un flux d’eau douce : cas du dernier épisode de sapropèle en mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Vadsaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 28/2, pp.195-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15612,64 +15612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases and improvements in three dynamical downscaling climate simulations over China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (9), pp.3235-3251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15703,103 +15703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of land evapotranspiration to Earth’s greening in CMIP5 Earth System Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaichun Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Z X Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.104006. </w:t>
@@ -15850,90 +15850,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporative cooling over the Tibetan Plateau induced by vegetation growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaogen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilong Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su-Jong Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 112 (30), pp.9299 - 9304. </w:t>
@@ -15965,359 +15965,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional air pollution brightening reverses the greenhouse gases induced warming-elevation relationship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Precipitation Indices over China in CMIP5 Models. Part I: Model Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL064410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (21), pp.8603 - 8619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-15-0099.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806168v1</w:t>
+                <w:t xml:space="preserve">hal-01416625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Precipitation Indices over China in CMIP5 Models. Part I: Model Evaluation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Regional air pollution brightening reverses the greenhouse gases induced warming-elevation relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (11), pp.4563 - 4572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-15-0099.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416625v1</w:t>
+                <w:t xml:space="preserve">hal-01806168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Has the advancing onset of spring vegetation green-up slowed down or changed abruptly over the last three decades?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilong Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangtao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Macbean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16514,51 +16514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of BCC climate system model development and application for climate change studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongwen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianchun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16674,51 +16674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.23871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16746,2248 +16746,2248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of surface temperature during the last millennium in a simulation with the FGOALS-gl climate system model</w:t>
+                <w:t xml:space="preserve">Interannual variability of deep convection in the Northwestern Mediterranean simulated with a coupled AORCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Blandine L'Hévéder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Xin</w:t>
+                <w:t xml:space="preserve">S Somot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Atmospheric Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3-4), pp.937-960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1527-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00376-013-2178-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107211v1</w:t>
+                <w:t xml:space="preserve">hal-01098638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate variability and trends in downscaled high-resolution simulations and projections over Metropolitan France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The surface radiation budget over South America in a set of regional climate models from the CLARIS-LPB project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Pessacg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vautard</w:t>
+                <w:t xml:space="preserve">S.A. Solman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">P. Samuelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vrac</w:t>
+                <w:t xml:space="preserve">E. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Martin</w:t>
+                <w:t xml:space="preserve">J. Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (41795), pp.1419-1437. </w:t>
+              <w:t xml:space="preserve">, 2013, 43 (5-6), pp.1221-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1621-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1916-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01091233v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal variability of droughts and floods in the Yellow River basin during the last five centuries and relations with the North Atlantic SST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
+                <w:t xml:space="preserve">Variation of surface temperature during the last millennium in a simulation with the FGOALS-gl climate system model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Deng</w:t>
+                <w:t xml:space="preserve">X. Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (15), pp.3217-3228. </w:t>
+              <w:t xml:space="preserve">Advances in Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.699-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.3662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00376-013-2178-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092153v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global carbon budgets simulated by the Beijing Climate Center Climate System Model for the last century</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate variability and trends in downscaled high-resolution simulations and projections over Metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Li</w:t>
+                <w:t xml:space="preserve">R. Vautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ji</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">T. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50320⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (41795), pp.1419-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1621-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092294v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter weather regimes over the Mediterranean region: Their role for the regional climate and projected changes in the twenty-first century</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Kanakidou</w:t>
+                <w:t xml:space="preserve">Decadal variability of droughts and floods in the Yellow River basin during the last five centuries and relations with the North Atlantic SST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hatzianastassiou</w:t>
+                <w:t xml:space="preserve">D. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Deng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (3-4), pp.551-571. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (15), pp.3217-3228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1823-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.3662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108538v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quasi-stationary feature of nocturnal precipitation in the Sichuan Basin and the role of the Tibetan Plateau</w:t>
+                <w:t xml:space="preserve">Global carbon budgets simulated by the Beijing Climate Center Climate System Model for the last century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xia Jin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1521-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (10), pp.4326-4347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105169v1</w:t>
+                <w:t xml:space="preserve">hal-01092294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual variability of deep convection in the Northwestern Mediterranean simulated with a coupled AORCM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Winter weather regimes over the Mediterranean region: Their role for the regional climate and projected changes in the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kanakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hatzianastassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41 (3-4), pp.937-960. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1527-5⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 41 (3-4), pp.551-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-1823-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01098638v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surface radiation budget over South America in a set of regional climate models from the CLARIS-LPB project</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The quasi-stationary feature of nocturnal precipitation in the Sichuan Basin and the role of the Tibetan Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Marengo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xia Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (5-6), pp.1221-1239. </w:t>
+              <w:t xml:space="preserve">, 2013, 41 (3-4), pp.977-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-013-1916-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1521-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107204v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme climate events in China: IPCC-AR4 model evaluation and projection</w:t>
+                <w:t xml:space="preserve">Simulation of direct radiative forcing of aerosols and their effects on East Asian climate using an interactive AGCM-aerosol coupled system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jiang</w:t>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Li</w:t>
+                <w:t xml:space="preserve">Zhili Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaizhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chen</w:t>
+                <w:t xml:space="preserve">Q. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Wang</w:t>
+                <w:t xml:space="preserve">S. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 110 (1-2), pp.385-401. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (7-8), pp.1675-1693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-011-0090-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1131-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112437v1</w:t>
+                <w:t xml:space="preserve">hal-01115484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Indian part of the summer MJO on West Africa using nudged climate simulations</w:t>
+                <w:t xml:space="preserve">Extreme climate events in China: IPCC-AR4 model evaluation and projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Mohino</w:t>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Janicot</w:t>
+                <w:t xml:space="preserve">J. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Douville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-011-1206-Y⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1-2), pp.385-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-011-0090-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753367v1</w:t>
+                <w:t xml:space="preserve">hal-01112437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and statistical downscaling of the French Mediterranean climate: uncertainty assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Indian part of the summer MJO on West Africa using nudged climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Merlo</w:t>
+                <w:t xml:space="preserve">Elsa Mohino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Herrmann</w:t>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (9), pp.2769-2784. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (11-12), pp.2319-2334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2769-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00382-011-1206-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961603v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer precipitation variability over Southeastern South America in a global warming scenario</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamical and statistical downscaling of the French Mediterranean climate: uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vera</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1141-y⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.2769-2784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2769-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115796v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of direct radiative forcing of aerosols and their effects on East Asian climate using an interactive AGCM-aerosol coupled system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summer precipitation variability over Southeastern South America in a global warming scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Junquas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 38 (7-8), pp.1675-1693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-011-1131-0⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 38 (9-10), pp.1867-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-011-1141-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01115484v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Atmospheric Processes Governing the Large-Scale Tropical Circulation in Idealized Aquaplanet Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of regional climate change under the IPCC A2 scenario in southeast China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 68, pp.553-575. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3-4), pp.491-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2010JAS3439.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-010-0910-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755084v1</w:t>
+                <w:t xml:space="preserve">hal-01120105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic projections of climate change over China under the SRES A1B scenario using 28 AOGCMs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Some Atmospheric Processes Governing the Large-Scale Tropical Circulation in Idealized Aquaplanet Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68, pp.553-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2010JAS3439.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2011JCLI4102.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120099v1</w:t>
+                <w:t xml:space="preserve">hal-00755084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of the atmospheric response to North Atlantic multidecadal variability: a model study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Probabilistic projections of climate change over China under the SRES A1B scenario using 28 AOGCMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36, pp.1255-1276. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (17), pp.4741-4756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-010-0958-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2011JCLI4102.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755353v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of regional climate change under the IPCC A2 scenario in southeast China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of the atmospheric response to North Atlantic multidecadal variability: a model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym M'Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Frankignoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36 (3-4), pp.491-507. </w:t>
+              <w:t xml:space="preserve">, 2011, 36, pp.1255-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-010-0910-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00382-010-0958-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120105v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: The Beijing Climate Center atmospheric general circulation model: Description and its performance for the present-day climate Climate Dynamics DOI: 10.1007/s00382-008-0487-2))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19051,64 +19051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Large-Scale Circulation and European Winter Temperature: Does It Hold under Warmer Climate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Goubanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19168,77 +19168,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">East China summer rainfall variability of 1958-2000: Dynamical downscaling with a variable-resolution AGCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (23), pp.6394-6408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19272,77 +19272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Beijing Climate Center atmospheric general circulation model: description and its performance for the present-day climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongwen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rucong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaizhi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19406,77 +19406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hadley and Walker Circulation Changes in Global Warming Conditions Described by Idealized Atmospheric Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (14), pp.3993-4013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19510,77 +19510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloudiness characteristics over Southeast Asia from satellite FY-2C and their comparison to three other cloud data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xia Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongwen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunxiang Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19627,77 +19627,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadley circulation changes under global warming conditions indicated by coupled climate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 60 (5), pp.863-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19731,77 +19731,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties attached to global or local climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Treut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 340 (9-10), pp.584-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19847,51 +19847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric GCM response to an idealized anomaly of the Mediterranean sea surface temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Z. X. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27, pp.543-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19983,51 +19983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20113,51 +20113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20211,355 +20211,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terrestrial water cycle in South and East Asia: Hydrospheric and cryospheric data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geremy Panthou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Muller</w:t>
+                <w:t xml:space="preserve">M. Menenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC-CORDEX 2016, the International Conference on Regional Climate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.3814-3817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02339051v1</w:t>
+                <w:t xml:space="preserve">hal-05397436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial water cycle in South and East Asia: Hydrospheric and cryospheric data products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Xin</w:t>
+                <w:t xml:space="preserve">Scaling precipitation extremes with temperature in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRC-CORDEX 2016, the International Conference on Regional Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397436v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02339051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-precipitation extremes relationship in the Mediterranean: past climate assessment and projection in anthropogenic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20640,64 +20640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arona Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
@@ -20758,90 +20758,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating multimodel variability of humidity over Europe using long term GPS network and ground base datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20915,77 +20915,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional atmospheric, marine processes and climate modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21143,51 +21143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4449E1F0"/>
+    <w:nsid w:val="7010B462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21374,51 +21374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078902681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglin Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Jia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-25-0296.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405209v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lide Tian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Bowen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7349-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyun Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Zeng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Pan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashan Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr0910" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-4915-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenzhi Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Sang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-025-01158-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44304-025-00124-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Huang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Z.X. Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maofeng Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.horiz.2025.100160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuchang Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenju Cai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Z X Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117253" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00376-024-4080-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Z. X. Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0443.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005940v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-024-03825-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0258.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Liang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D Ziegler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2023.12.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Zhu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-024-00863-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxu Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunying Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitong Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108350" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Manuel Parras&#8208;berrocal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Gonzalez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl111695" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ehret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-024-00821-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2024.11.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijing Liang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Yuan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59717/j.xinn-geo.2023.100034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0149.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwen Wu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalli Furtado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoge Xin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00410-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195510v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. H. Dunn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Mcvicar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Azorin-Molina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293707v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Sun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14081310" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293706v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-022-1154-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322318v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Sun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfei Tang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704566v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06359-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Wen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panmao Zhai" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Yin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106551" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon S Wright" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Liu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39803-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Fu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Jian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00753-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294036v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-22-0650.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04196536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejie Wang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangpeng Cui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-3409-2023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929561v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Vlug" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35672-w" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862163v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00291-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Guo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097325" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726885v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglong You" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Pepin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106308" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993978v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037387" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862164v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Xu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jerez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9cf4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726890v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Hao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0335.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862162v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.horiz.2022.100007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726904v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Jie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-022-1175-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujong Jeong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Eui Park" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31671-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Ziegler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-022-00252-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726905v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyu Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Yu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-022-1178-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie Liu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-022-1126-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jia Luo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-022-1112-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraju Narayanappa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9111-2022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454240v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David Cabos Narvaez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-06018-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Pu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037048" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447587v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.07.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyun Pan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-20-0656.1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218430v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2029-2021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152427v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21498-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448059v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyi Huang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagang Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035133" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gutierrez-Cori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arias" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.648499" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447278v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin&#8208;hua Yu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijian Ou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Sun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4042" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501955v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingmeng Wang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27520-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343423v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilong Zhao" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/AC1D0C" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171222v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1133-2021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-021-0067-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447641v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyao Hou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Li" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiao Liang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001832" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277337v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhi Chen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006893" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331787v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05533-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228346v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002035" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660177v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-00666-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726946v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anping Chen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Huntingford" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojie Fu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00144-0" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195093v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6995" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265783v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucong Yu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiong Lu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Fang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2977-2021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032301v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Zhao" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0569-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047329v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05315-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwu Zhang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-977-2020" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047359v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6801" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047322v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Zhou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05150-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726976v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanea Coronato" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Carril" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Zaninelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Giles" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Ruscica" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05399-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875618v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengang Li" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Tao" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113728" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625146v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-2337-2020" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873046v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwz132" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440773v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0255" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02942019v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhua Shi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangbo Ye" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aba20a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047353v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00376-020-9289-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047303v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Liu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0089.1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032257v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi&#233;r Boucher" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5401-2020" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047341v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02841-z" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727004v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Falco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cabrelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio G. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-05073-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02415056v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Sun" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6205" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02415063v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1573-2019" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016597v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ding" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Chen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5882" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440104v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4545-0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022662v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaumet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Haarsma" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-321-2019" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727013v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04940-9" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727018v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zaninelli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04668-6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080509v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4263-7" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187115v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F Carril" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio G Men&#233;ndez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Zaninelli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4412-z" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324433v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006051" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344605v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50036-z" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668353v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Darmaraki" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04661-z" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440789v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Searchinger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0622-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412929v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaea84" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02412935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4182" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412922v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080061" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658665v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#224;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3842-3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658670v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scoccimarro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gualdi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3245-x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412579v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Zhang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079133" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414708v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Hong Jiang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lin Chen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2017.11.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658666v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harzallah" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Sannino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carillo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3363-5" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414714v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Yi Guo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gao" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2018.02.003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017445v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Li" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfang Wu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5763" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414647v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2017.12.021" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806888v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0236.1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417186v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ruget" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.016" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134642v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Zhou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE3299" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446301v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Jiang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Li" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025795" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043661v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8044" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416309v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3023-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417240v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaichun Zhu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/10/104006" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806141v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaogen Shen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jong Jeong" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Li" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504418112" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806168v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064410" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC2HRH89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416625v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-15-0099.1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806224v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Xu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtao Xu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Macbean" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12289" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F992CVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01074230v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rizzi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaduce" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazzari" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0430-x" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01082604v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianchun Song" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Li" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaizhi Wang" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-014-3041-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358627v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alioua" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.23871" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107211v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00376-013-2178-0" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8V9R74X9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091233v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. No&#235;l" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1621-8" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01BX0XX1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092153v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deng" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3662" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092294v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50320" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108538v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rojas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Z. Li" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanakidou" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatzianastassiou" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seze" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1823-8" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105169v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1521-y" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098638v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1527-5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PKCB7CF1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107204v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Pessacg" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Solman" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuelsson" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marengo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1916-4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112437v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Song" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0090-0" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDRRLBD7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753367v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1206-Y" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HV32TZ07-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961603v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Merlo" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2769-2012" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115796v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junquas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vera" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1141-y" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115484v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Wang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gong" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1131-0" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MQ0BWDB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755084v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010JAS3439.1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120099v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JCLI4102.1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755353v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym M'Sadek" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frankignoul" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-010-0958-0" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHDX296V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120105v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0910-3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10MTF3LQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139702v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dong" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0594-8" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994268v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jcli3166.1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136864v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zou" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jcli3689.1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113862v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Dong" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0487-2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332190v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2794.1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113582v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiang Shi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011422" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332182v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2008.00344.x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821823v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.06.003" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S23NJLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110119v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0152-6" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503471v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Feng" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19746" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503469v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17415" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02339051v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397436v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menenti" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jia" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hu" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729989" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207473v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207223v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Froidurot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molini&#233;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195043v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bozec" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-9197(06)80010-8" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3855-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078902681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2026.105328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Z.X. Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashan Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maofeng Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.horiz.2025.100160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuchang Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilong Piao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenju Cai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Z X Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117253" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lanet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44304-025-00124-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Hu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianglin Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Jia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-25-0296.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lide Tian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J Bowen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-7349-2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyun Dong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Zeng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Pan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuntian Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr0910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Luyssaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-4915-2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenzhi Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxing Sang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Huang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-025-01158-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2024.11.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-024-03825-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729832v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Z. X. Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-23-0443.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Clark" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00376-024-4080-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574737v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Liang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D Ziegler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2023.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixia Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-23-0258.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820355v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Zhu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Jiang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-024-00863-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04764517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ehret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-024-00821-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Manuel Parras&#8208;berrocal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl111695" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxu Zhou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunying Li" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Sun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zitong Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL108350" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294036v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-22-0650.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Vlug" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35672-w" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04196536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejie Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangpeng Cui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-3409-2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293708v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0149.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijing Liang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Yuan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59717/j.xinn-geo.2023.100034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293705v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongwen Wu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalli Furtado" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoge Xin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-023-00410-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04195510v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. H. Dunn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Mcvicar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Azorin-Molina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103503" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Feng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2023.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293707v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Sun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14081310" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293706v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11430-022-1154-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322318v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenxiao Sun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfei Tang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107040" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Sun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibin Wu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-022-06359-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vadsaria" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28159-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon S Wright" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39803-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993945v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Wen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Yu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panmao Zhai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixing Yin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106551" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Fu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Jian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00753-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893447v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Pu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037048" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03454240v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William David Cabos Narvaez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leone Cavicchia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Coppola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-06018-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862163v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-022-00291-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726908v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianyi Guo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Wang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097325" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698648v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12055-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglong You" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Pepin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2022.106308" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993978v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD037387" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Xu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jerez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac9cf4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Hao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-21-0335.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862162v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.horiz.2022.100007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726904v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghua Wu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Jie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-022-1175-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujong Jeong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Eui Park" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31671-z" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Ziegler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40562-022-00252-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyu Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Yu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-022-1178-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie Liu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-022-1126-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726922v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jia Luo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-022-1112-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917610v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraju Narayanappa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-9111-2022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anping Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Huntingford" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojie Fu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00144-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03660177v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-00666-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195093v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6995" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rucong Yu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixiong Lu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Fang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2977-2021" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447587v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.07.026" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03288031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyun Pan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jcli-d-20-0656.1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152427v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elliot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21498-5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218430v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-2029-2021" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318356v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Gutierrez-Cori" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arias" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.648499" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoyi Huang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagang Wang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035133" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343423v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilong Zhao" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/AC1D0C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501955v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingmeng Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinfeng Chang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27520-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447278v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin&#8208;hua Yu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijian Ou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Sun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4042" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171222v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zun Yin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1133-2021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195080v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-021-0067-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447641v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyao Hou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Li" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiao Liang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001832" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277337v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhi Chen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Maignan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006893" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331787v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05533-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228346v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EF002035" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047341v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-020-02841-z" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032301v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Zhao" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-020-0569-7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047322v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Zhou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05150-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047329v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05315-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726992v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zhang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwu Zhang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-977-2020" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047359v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6801" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726976v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanea Coronato" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Carril" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G. Zaninelli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Giles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Ruscica" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05399-9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625146v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-2337-2020" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875618v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengang Li" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Tao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.113728" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02942019v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhua Shi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangbo Ye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aba20a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032257v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Goll" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivi&#233;r Boucher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5401-2020" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873046v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwz132" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047353v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00376-020-9289-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440773v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0255" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047303v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Shi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Liu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0089.1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324433v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Goll" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006051" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344605v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50036-z" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668353v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Darmaraki" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04661-z" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440789v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Searchinger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0622-6" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727004v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Falco" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cabrelli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio G. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-05073-9" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02415056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Zhao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Sun" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.6205" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02415063v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1573-2019" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02016597v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Ding" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilin Chen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5882" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440104v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4545-0" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022662v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beaumet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Haarsma" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-321-2019" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727013v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04940-9" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727018v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Zaninelli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04668-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080509v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4263-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02006049v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1471-2019" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02187115v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F Carril" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio G Men&#233;ndez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo G Zaninelli" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-018-4412-z" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412929v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaea84" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02412935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4182" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412922v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Contoux" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080061" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658665v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#224;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arsouze" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3842-3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658670v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scoccimarro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Gualdi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Marson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Ahrens" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3245-x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412579v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Zhang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079133" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414708v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Shi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Hong Jiang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Lin Chen" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2017.11.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658666v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harzallah" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Sannino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Carillo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3363-5" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414714v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian-Yi Guo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Gao" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accre.2018.02.003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017445v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Li" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfang Wu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5763" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414647v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2017.12.021" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294073v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3083-x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806888v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-17-0236.1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417186v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ruget" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vuichard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.10.016" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02134642v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Zhou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE3299" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446301v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Jiang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Li" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD025795" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043661v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8044" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416309v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3023-9" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01417240v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaichun Zhu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Li" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/11/10/104006" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806141v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaogen Shen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jong Jeong" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Li" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1504418112" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416625v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-15-0099.1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806168v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064410" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC2HRH89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806224v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhui Xu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangtao Xu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Macbean" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12289" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F992CVH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01074230v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rizzi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonaduce" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazzari" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0430-x" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01082604v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianchun Song" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Li" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaizhi Wang" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Zhang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13351-014-3041-7" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358627v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alioua" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v66.23871" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098638v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine L'H&#233;v&#233;der" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Somot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1527-5" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PKCB7CF1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107204v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Pessacg" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Solman" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samuelsson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sanchez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marengo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1916-4" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107211v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00376-013-2178-0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8V9R74X9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091233v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vautard" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. No&#235;l" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrac" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1621-8" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01BX0XX1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092153v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Deng" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3662" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092294v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wu" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ji" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50320" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108538v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rojas" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Z. Li" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanakidou" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hatzianastassiou" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seze" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-1823-8" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105169v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Jin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1521-y" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115484v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Wang" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gong" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1131-0" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MQ0BWDB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112437v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Song" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0090-0" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BDRRLBD7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753367v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mohino" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Douville" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1206-Y" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HV32TZ07-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961603v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Merlo" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavaysse" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2769-2012" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115796v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Junquas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vera" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1141-y" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120105v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0910-3" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10MTF3LQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755084v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010JAS3439.1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120099v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JCLI4102.1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755353v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym M'Sadek" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frankignoul" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-010-0958-0" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZHDX296V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139702v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dong" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0594-8" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994268v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Goubanova" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jcli3166.1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136864v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zou" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010jcli3689.1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113862v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Dong" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0487-2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332190v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI2794.1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113582v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiang Shi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011422" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332182v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2008.00344.x" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821823v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.06.003" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S23NJLZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110119v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0152-6" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503471v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Feng" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19746" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503469v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17415" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397436v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menenti" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jia" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hu" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729989" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02339051v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207473v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. da Silva" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207223v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Froidurot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Molini&#233;" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01208072v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parracho" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195043v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bozec" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-9197(06)80010-8" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>