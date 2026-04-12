--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -487,525 +487,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of release agent from used cooking oil at the concrete/formwork interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of biomass bottom ash as granular substitute in mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Libessart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Millares</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-023-04918-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 75, pp.106927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072397v1</w:t>
+                <w:t xml:space="preserve">hal-04136678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of biomass bottom ash as granular substitute in mortar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of release agent from used cooking oil at the concrete/formwork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Libessart</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 75, pp.106927. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-04918-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136678v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 266-MRP: round-robin rheological tests on high performance mortar and concrete with adapted rheology—rheometers, mixtures and procedures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of recycled sand from biomass combustion on the mechanical, hydration and porous properties of mortar mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02173-1⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, pp.133193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136704v1</w:t>
+                <w:t xml:space="preserve">hal-04285039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recycled sand from biomass combustion on the mechanical, hydration and porous properties of mortar mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">RILEM TC 266-MRP: round-robin rheological tests on high performance mortar and concrete with adapted rheology—rheometers, mixtures and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Feys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El-Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 404, pp.133193. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02173-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285039v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of green walls occultation on energy balance: Development of a TRNSYS model on a brick masonry house</w:t>
               </w:r>
@@ -1160,51 +1160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 303, pp.124233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,51 +1251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of the tribological behaviour of emulsions and demoulding oils at the concrete/formwork interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,51 +3708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schlupp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17184504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04267485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Charlotte Tchamo Leussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Njiomou Djangang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffo E." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Libessart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anceur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04918-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Feys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Cheikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02173-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Kenai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70146-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Kena&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tilioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.06.071" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JMJG20-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kenai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.11.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMJNQFBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Cheikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fataei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahlou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mateo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04356443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proske Tilo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Secrieru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03589354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schlupp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17184504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04267485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Charlotte Tchamo Leussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Njiomou Djangang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffo E." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Libessart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anceur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04918-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Feys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Cheikh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02173-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Kenai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70146-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Kena&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tilioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.06.071" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JMJG20-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kenai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.11.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMJNQFBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Cheikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fataei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahlou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mateo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04356443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proske Tilo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Secrieru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03589354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>