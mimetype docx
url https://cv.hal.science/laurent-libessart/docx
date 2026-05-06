--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -362,1213 +362,1213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pozzolanic activity of kaolinite material rich in gibbsite calcined at low temperature and its effect on physical and mechanical properties of Portland cement mortars</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of release agent from used cooking oil at the concrete/formwork interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Charlotte Tchamo Leussa</w:t>
+                <w:t xml:space="preserve">L. Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantale Njiomou Djangang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Libessart</w:t>
+                <w:t xml:space="preserve">R. Anceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffo E.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aljawish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Millares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-04918-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267485v1</w:t>
+                <w:t xml:space="preserve">hal-04072397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of biomass bottom ash as granular substitute in mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 75, pp.106927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of release agent from used cooking oil at the concrete/formwork interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pozzolanic activity of kaolinite material rich in gibbsite calcined at low temperature and its effect on physical and mechanical properties of Portland cement mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aljawish</w:t>
+                <w:t xml:space="preserve">Claudia Charlotte Tchamo Leussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Millares</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantale Njiomou Djangang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffo E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (9), pp.1096-1108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072397v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recycled sand from biomass combustion on the mechanical, hydration and porous properties of mortar mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">RILEM TC 266-MRP: round-robin rheological tests on high performance mortar and concrete with adapted rheology—rheometers, mixtures and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Feys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El-Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133193⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02173-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285039v1</w:t>
+                <w:t xml:space="preserve">hal-04136704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RILEM TC 266-MRP: round-robin rheological tests on high performance mortar and concrete with adapted rheology—rheometers, mixtures and procedures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of recycled sand from biomass combustion on the mechanical, hydration and porous properties of mortar mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (4), pp.90. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 404, pp.133193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-023-02173-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136704v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of green walls occultation on energy balance: Development of a TRNSYS model on a brick masonry house</w:t>
+                <w:t xml:space="preserve">Characterizing tribological behavior of fresh concrete against formwork surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Amine Kenai</w:t>
+                <w:t xml:space="preserve">N. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Defer</w:t>
+                <w:t xml:space="preserve">M. El Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44, pp.102634. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 303, pp.124233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230581v1</w:t>
+                <w:t xml:space="preserve">hal-03345493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing tribological behavior of fresh concrete against formwork surfaces</w:t>
+                <w:t xml:space="preserve">Impact of green walls occultation on energy balance: Development of a TRNSYS model on a brick masonry house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Spitz</w:t>
+                <w:t xml:space="preserve">Mohamed-Amine Kenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Coniglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Libessart</w:t>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Mansori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
+                <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 303, pp.124233. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.102634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345493v1</w:t>
+                <w:t xml:space="preserve">hal-03230581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the tribological behaviour of emulsions and demoulding oils at the concrete/formwork interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pozzolanic activity of kaolins containing aluminum hydroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Charlotte Tchamo Leussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantale Njiomou Djangang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale de Caro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Issam Laiymani</w:t>
+                <w:t xml:space="preserve">Antoine Elimbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117826⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-70146-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555850v1</w:t>
+                <w:t xml:space="preserve">hal-03242724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pozzolanic activity of kaolins containing aluminum hydroxide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of the tribological behaviour of emulsions and demoulding oils at the concrete/formwork interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantale Njiomou Djangang</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafika C. Djelal Djelal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Elimbi</w:t>
+                <w:t xml:space="preserve">Issam Laiymani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-70146-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242724v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of plants obscuration on energy balance: Theoretical and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Kenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lassue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29, pp.101112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1596,144 +1596,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of plants occultation on energy balance: Experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring thermal conductivity of green-walls components in controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Amine Kenaï</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Defer</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Kenai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 162, pp.208-218. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.258-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168144v1</w:t>
+                <w:t xml:space="preserve">hal-03219477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the thermal properties of fibrous insulation materials made from recycled textile fibers for building applications : Theoretical and experimental analyses</w:t>
               </w:r>
@@ -1745,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Tilioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lassue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.56 - 67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1829,161 +1803,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring thermal conductivity of green-walls components in controlled conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of plants occultation on energy balance: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Kenaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Kenai</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lassue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Defer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.258-265. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.208-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219477v1</w:t>
+                <w:t xml:space="preserve">hal-03168144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between adhesion energy of release agents on the formwork and demoulding performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2081,51 +2081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.391-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Laiymani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Materials for Sustainable Construction, SMASCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lulea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2830,51 +2830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des agents de démoulage en émulsion à l’interface coffrage/béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Libessart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Laiymani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,51 +3206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Djelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Vanhove Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3708,51 +3708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schlupp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17184504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04267485v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Charlotte Tchamo Leussa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Njiomou Djangang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffo E." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136678v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Libessart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anceur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04918-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Feys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Cheikh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02173-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Kenai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124233" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117826" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70146-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Kena&#239;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tilioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.06.071" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JMJG20-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219477v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kenai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.11.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMJNQFBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Cheikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fataei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahlou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mateo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04356443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proske Tilo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Secrieru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03589354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282318v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schlupp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Page" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Djelal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vanhove" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Libessart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7.MTENG-20464" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17184504" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072397v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Libessart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anceur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika C. Djelal Djelal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aljawish" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04918-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136678v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106927" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04267485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Charlotte Tchamo Leussa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Njiomou Djangang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffo E." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Feys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El-Cheikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02173-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133193" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124233" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Kenai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lassue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Defer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elimbi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-70146-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laiymani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117826" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lassue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03219477v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Kenai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.05.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Tilioua" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.06.071" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0JMJG20-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Kena&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.12.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.11.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMJNQFBT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.06.065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881451v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El-Cheikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fabbris" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fataei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Vanhove Vanhove" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Lahlou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mateo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04356443v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proske Tilo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Secrieru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03589354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>