--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1129,265 +1129,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03756446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focusing on explicit debriefing for novice learners in healthcare simulations: A randomized prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Secheresse</w:t>
+                <w:t xml:space="preserve">The psychological health and well-being of children working in the brick industry: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nepr.2020.102914⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.105251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03371242v1</w:t>
+                <w:t xml:space="preserve">hal-03689660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The psychological health and well-being of children working in the brick industry: A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susan Gunn</w:t>
+                <w:t xml:space="preserve">Focusing on explicit debriefing for novice learners in healthcare simulations: A randomized prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.105251. </w:t>
+              <w:t xml:space="preserve">Nurse Education in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.102914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nepr.2020.102914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689660v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03371242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le type de débriefing post-simulation le plus efficace pour des apprenants expérimentés ? Une étude prospective randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Full-Scale Simulation Training Based on Kolb’s Learning Cycle on Medical Prehospital Emergency Teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2237,447 +2237,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing students’ academic success in a technological university course: a freshman year study</w:t>
+                <w:t xml:space="preserve">Impact of learning difficulties on moroccan students academic achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Knouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.4671⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Learning and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.236-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18844/ijlt.v8i4.597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263670v1</w:t>
+                <w:t xml:space="preserve">hal-04145460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of learning difficulties on moroccan students academic achievement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Learning difficulties and linguistic needs among Moroccan University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aitdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Learning and Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (4), pp.236-244. </w:t>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18844/ijlt.v8i4.597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18844/ijlt.v8i3.755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145460v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning difficulties and linguistic needs among Moroccan University students</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
+                <w:t xml:space="preserve">Factors influencing students’ academic success in a technological university course: a freshman year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learning and Teaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (3), pp.197-203. </w:t>
+              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18844/ijlt.v8i3.755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.4671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145446v1</w:t>
+                <w:t xml:space="preserve">hal-01263670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor of students’ drop outin Moroccan University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aitdaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed El Kouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2986,463 +2986,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-communication Disorders among Moroccan University Hard Science Major Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Learning difficulties in Moroccan students: results of an investigation of chemistry students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Knouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOSR Journal of Research &amp; Method in Education (IOSR-JRME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.78-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145529v1</w:t>
+                <w:t xml:space="preserve">hal-04145520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When saying no leads to compliance: The door-in-the-face technique for changing attitudes and behaviors towards smoking at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64 (1), pp.19-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning difficulties in Moroccan students: results of an investigation of chemistry students</w:t>
+                <w:t xml:space="preserve">Psycho-communication Disorders among Moroccan University Hard Science Major Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bouzekri Touri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOSR Journal of Research &amp; Method in Education (IOSR-JRME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.5058-5062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145520v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning difficulties in Moroccan students related of communication disorders and using of the french language: results of an investigation of chemistry students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Knouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOSR Journal of Research &amp; Method in Education (IOSR-JRME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (3), pp.58-61</w:t>
@@ -3471,103 +3471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties studying at Morocco related of a delay academic career and inequality: results of investigations carried out by students in chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Knouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (8), pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3806,411 +3806,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur de la réforme des études en soins infirmiers : enquête auprès des enseignants formateurs en IFSI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of early code-skill and oral compréhension training on reading achievement in first grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bouveret</w:t>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsi.108.0095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.427-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2010.01479.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145387v1</w:t>
+                <w:t xml:space="preserve">hal-00952433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager un corpus vidéo dans la recherche en éducation : Analyse et regards pluriels dans la cadre du projet ViSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au cœur de la réforme des études en soins infirmiers : enquête auprès des enseignants formateurs en IFSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+                <w:t xml:space="preserve">Daniel Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+                <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.108.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794081v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early code-skill and oral compréhension training on reading achievement in first grade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+                <w:t xml:space="preserve">Partager un corpus vidéo dans la recherche en éducation : Analyse et regards pluriels dans la cadre du projet ViSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.9-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00952433v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi &amp;quot;ça&amp;quot; parle: essai d'analyse référentielle du discours de l'enseignant</w:t>
               </w:r>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, intérêts et limites de la simulation haute fidélité en médecine d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,51 +4740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4969,51 +4969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le travail collectif enseignant : effets du contexte de l'activité sur les conceptualisations des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,96 +5717,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociales et parcours scolaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and Opportunities of Cooperative Learning in Synchronous Distance Education among adolescent and young adult learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de rentrée des personnels d’encadrement de l’académie de Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Grenoble, Aug 2024, Valence, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Education and Distance Learning, ICEDL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783074v1</w:t>
+                <w:t xml:space="preserve">halshs-04685906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal investigation of the performance of 1st Grade students schooled in French regarding various cognitive processes</w:t>
               </w:r>
@@ -5907,122 +5933,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04685946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Opportunities of Cooperative Learning in Synchronous Distance Education among adolescent and young adult learners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inégalités sociales et parcours scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Education and Distance Learning, ICEDL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de rentrée des personnels d’encadrement de l’académie de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Grenoble, Aug 2024, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04685906v1</w:t>
+                <w:t xml:space="preserve">hal-04783074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des observations CLASS dans le cadre de l'évaluation de l'efficacité d'une politique de réduction du nombre d'élèves par classe au CP</w:t>
               </w:r>
@@ -6222,437 +6222,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement explicite : que dit la recherche et comment envisager la mise en œuvre au Maroc ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été « Méthodologie du développement », journée politiques publiques : « Politiques fondées sur les preuves : Promouvoir l’innovation pour une éducation de qualité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Mohammed VI Polytechnic, Jul 2023, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782828v1</w:t>
+                <w:t xml:space="preserve">halshs-04960553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did the French pupils and teachers experience the Lockdown and what was the impact on achievement?</w:t>
+                <w:t xml:space="preserve">Enseignement explicite : que dit la recherche et comment envisager la mise en œuvre au Maroc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on global cooperation for education in risk society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of international and comparative education, National Chi-Nan University of Puli, Apr 2023, Puli, Taiwan, Taiwan</w:t>
+              <w:t xml:space="preserve">Ecole d’été « Méthodologie du développement », journée politiques publiques : « Politiques fondées sur les preuves : Promouvoir l’innovation pour une éducation de qualité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed VI Polytechnic, Jul 2023, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04158068v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enseignants et les élèves ont-ils vécu le confinement et quel a été l’impact sur leurs performances ?</w:t>
+                <w:t xml:space="preserve">How did the French pupils and teachers experience the Lockdown and what was the impact on achievement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité par le département d’études françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National University of Tayouan, May 2023, Tayouan, Taïwan</w:t>
+              <w:t xml:space="preserve">International conference on global cooperation for education in risk society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of international and comparative education, National Chi-Nan University of Puli, Apr 2023, Puli, Taiwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782898v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche à la classe : Comment aider les enseignants à modifier leurs pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de renforcement des capacités pour l'élaboration d'un système de suivi et d'évaluation des projets de réforme du Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc, Mar 2023, Rabat, Maroc. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.10582.63047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment les enseignants et les élèves ont-ils vécu le confinement et quel a été l’impact sur leurs performances ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité par le département d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Tayouan, May 2023, Tayouan, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04960553v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the initial and continuing education of French teachers in the context of a crisis of vocations and of declining performance</w:t>
               </w:r>
@@ -6770,299 +6770,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Line Laplante</w:t>
+                <w:t xml:space="preserve">L'implémentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Formation des A-DASEN et IEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782820v1</w:t>
+                <w:t xml:space="preserve">hal-04783081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implémentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of the initial and continuing education of French teachers in the context of a crisis of vocations and of declining performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation des A-DASEN et IEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IH2EF, Nov 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire invite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Normal University, May 2023, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783081v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the initial and continuing education of French teachers in the context of a crisis of vocations and of declining performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Laplante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Normal University, May 2023, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782893v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial emotions tell us what to do with the expresser</w:t>
               </w:r>
@@ -7698,221 +7698,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques fondées sur des données probantes peuvent-elles devenir des pratiques efficaces en classe ? l’apport de l’implémentation science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème conférence AFSE-DGTrésor : Evaluation des politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la Jeunesse Direction de l'évaluation, de la prospective et de la performance, Dec 2019, Bercy, France</w:t>
+              <w:t xml:space="preserve">3ème journée ARCD / Education &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFE, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782867v1</w:t>
+                <w:t xml:space="preserve">hal-04782869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques fondées sur des données probantes peuvent-elles devenir des pratiques efficaces en classe ? l’apport de l’implémentation science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cioldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée ARCD / Education &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFE, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème conférence AFSE-DGTrésor : Evaluation des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la Jeunesse Direction de l'évaluation, de la prospective et de la performance, Dec 2019, Bercy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782869v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t>
               </w:r>
@@ -8131,51 +8131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du débriefing post simulation dans le cadre d’une formation initiale ou continue en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8252,51 +8252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of the Society in Europe for Simulation Applied to Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8321,51 +8321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation pleine échelle et sentiment d’efficacité personnelle. Une approche pour appréhender les mécanismes en jeu dans l’apprentissage par simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8986,51 +8986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nakhili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9193,51 +9193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par simulation pleine échelle en sciences de la santé. De l’optimisation des comportements à l’augmentation du sentiment d’auto-efficacité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Secheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9845,256 +9845,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How social comparison mechanisms and students’ self-evaluation in mathematics influence Chinese teachers’ judgments ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Biennal Meeting of the International society for the Study of Behavioural Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">25th annual meeting of the Society for the Scientific Study of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858179v1</w:t>
+                <w:t xml:space="preserve">hal-01917723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How social comparison mechanisms and students’ self-evaluation in mathematics influence Chinese teachers’ judgments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Feng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting of the Society for the Scientific Study of Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">25th Biennal Meeting of the International society for the Study of Behavioural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917723v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of educational policies on teachers' formative assessment practice in 8 European countries</w:t>
               </w:r>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ASSIST-ME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11520,51 +11520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11789,199 +11789,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation du temps par les étudiants : quelles évolutions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temps de travail des étudiants : des pratiques très différenciées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernex Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Nakhili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Giret; Cécile Van de Velde; Elise Verley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vie étudiantes. Tendances et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.61-81, 2016, 978-2-11-010267-6</w:t>
+              <w:t xml:space="preserve">Les vies étudiantes. Tendances et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.83-100, 2016, 978-2-11-010267-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413861v1</w:t>
+                <w:t xml:space="preserve">hal-01413865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps de travail des étudiants : des pratiques très différenciées.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allocation du temps par les étudiants : quelles évolutions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nakhili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Giret; Cécile Van de Velde; Elise Verley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vies étudiantes. Tendances et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.83-100, 2016, 978-2-11-010267-6</w:t>
+              <w:t xml:space="preserve">Les vie étudiantes. Tendances et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.61-81, 2016, 978-2-11-010267-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413865v1</w:t>
+                <w:t xml:space="preserve">hal-01413861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la problématique au recueil et au traitement de données : l'exemple des recherches évaluatives</w:t>
               </w:r>
@@ -12937,51 +12937,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t>
+                <w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
@@ -13014,75 +13014,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801354v1</w:t>
+                <w:t xml:space="preserve">hal-04801449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t>
+                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
@@ -13115,51 +13115,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801449v1</w:t>
+                <w:t xml:space="preserve">hal-04801354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche à la classe : Comment aider les enseignants à modifier leurs pratiques ?</w:t>
               </w:r>
@@ -13439,289 +13439,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final de la recherche PRAESCO maitrise de la langue</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Université Grenoble Alpes. 2023, pp.216</w:t>
+                <w:t xml:space="preserve">L’apport des dispositifs coopératifs pour favoriser une posture d’ouverture dans les débats sociétaux : le cas des filières du sous-sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Favre-Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble Alpes (UGA). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04157974v1</w:t>
+                <w:t xml:space="preserve">hal-04781960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des dispositifs coopératifs pour favoriser une posture d’ouverture dans les débats sociétaux : le cas des filières du sous-sol</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport final de la recherche PRAESCO maitrise de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble Alpes. 2023, pp.216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Favre-Felix</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04781960v1</w:t>
+                <w:t xml:space="preserve">halshs-04157974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de la taille des classes de CP et de CE1 en REP+ sur les résultats des élèves et les pratiques des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13795,51 +13795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14566,51 +14566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCEA8192"/>
+    <w:nsid w:val="E2871770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14797,51 +14797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7940-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059544120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lestrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9899" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2020.102914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SNXG4L1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fernex" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1265740" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Soubhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Knouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i4.597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aitdaoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed El Kouali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernex Alain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9782-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hadji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.11.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VD6DLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Cyr Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baill&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bouveret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.108.0095" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chafiq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedagi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernex" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorioz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.972" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.974" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10582.63047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Subatli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc'h" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782869v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rae Fox" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Loker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42333-3_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858179v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Feng Yu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rached" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cross" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanot Mireille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reale-Bruyat Fran&#231;oise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/enseigner-lecole-pratiques-11-strategies-pour-apprendre-comprendre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mortha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ducousset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657210v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/sites/default/files/Volume%202%20%2016%20avril%202017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413861v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145681v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781960v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145476v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalibard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fumel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7940-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059544120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lestrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9899" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2020.102914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SNXG4L1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fernex" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1265740" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Soubhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Talbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Knouzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i4.597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aitdaoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed El Kouali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernex Alain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9782-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hadji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VD6DLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Cyr Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baill&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bouveret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.108.0095" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794081v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chafiq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedagi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernex" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorioz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.972" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.974" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10582.63047" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Subatli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc'h" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rae Fox" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Loker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42333-3_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Feng Yu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rached" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cross" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanot Mireille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reale-Bruyat Fran&#231;oise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/enseigner-lecole-pratiques-11-strategies-pour-apprendre-comprendre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mortha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ducousset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657210v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/sites/default/files/Volume%202%20%2016%20avril%202017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145681v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145476v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalibard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fumel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>