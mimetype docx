--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -735,235 +735,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04549509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education, Age and Gender: Critical Factors in Determining Interventions for Child Brick Workers in Pakistan and Afghanistan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological health of children who work: the effects of schooling, age and gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Vaqas Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
+              <w:t xml:space="preserve">Safety and Health at Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.S79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19116797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689654v1</w:t>
+                <w:t xml:space="preserve">hal-04139001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological health of children who work: the effects of schooling, age and gender</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education, Age and Gender: Critical Factors in Determining Interventions for Child Brick Workers in Pakistan and Afghanistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Vaqas Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
+                <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Health at Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.S79. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19116797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139001v1</w:t>
+                <w:t xml:space="preserve">hal-03689654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le difficile passage de la recherche au terrain : Pourquoi et comment évaluer l’implémentation de pratiques pédagogiques fondées sur les données probantes ?</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological health and well-being of children working in the brick industry: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1778,248 +1778,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02942781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the number of pupils in French first-grade classes: Is there evidence of contemporaneous and carryover effects?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal predictors of reading comprehension in French at first grade: Unpacking the oral comprehension component of the simple view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Massonnié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Monseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijer.2018.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01928136v1</w:t>
+                <w:t xml:space="preserve">hal-01858185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal predictors of reading comprehension in French at first grade: Unpacking the oral comprehension component of the simple view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the number of pupils in French first-grade classes: Is there evidence of contemporaneous and carryover effects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Massonnié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">Christian Monseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
+              <w:t xml:space="preserve">International Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijer.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858185v1</w:t>
+                <w:t xml:space="preserve">halshs-01928136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing behaviors: Using norms to promote physical activity for type 2 diabetes patients</w:t>
               </w:r>
@@ -2237,447 +2237,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of learning difficulties on moroccan students academic achievement</w:t>
+                <w:t xml:space="preserve">Factors influencing students’ academic success in a technological university course: a freshman year study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
+                <w:t xml:space="preserve">Laurent Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Learning and Teaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18844/ijlt.v8i4.597⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.4671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145460v1</w:t>
+                <w:t xml:space="preserve">hal-01263670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning difficulties and linguistic needs among Moroccan University students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Impact of learning difficulties on moroccan students academic achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Knouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aitdaoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Talbi</w:t>
+                <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Learning and Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8 (3), pp.197-203. </w:t>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.236-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18844/ijlt.v8i3.755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18844/ijlt.v8i4.597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145446v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing students’ academic success in a technological university course: a freshman year study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning difficulties and linguistic needs among Moroccan University students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
+                <w:t xml:space="preserve">Mohammed Aitdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Learning and Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.4671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18844/ijlt.v8i3.755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263670v1</w:t>
+                <w:t xml:space="preserve">hal-04145446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factor of students’ drop outin Moroccan University</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aitdaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed El Kouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2992,103 +2992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning difficulties in Moroccan students: results of an investigation of chemistry students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Knouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOSR Journal of Research &amp; Method in Education (IOSR-JRME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (3), pp.78-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3229,77 +3229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psycho-communication Disorders among Moroccan University Hard Science Major Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzekri Touri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3346,103 +3346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning difficulties in Moroccan students related of communication disorders and using of the french language: results of an investigation of chemistry students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Knouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOSR Journal of Research &amp; Method in Education (IOSR-JRME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (3), pp.58-61</w:t>
@@ -3471,103 +3471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties studying at Morocco related of a delay academic career and inequality: results of investigations carried out by students in chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Soubhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzekri Touri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Knouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (8), pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,265 +3952,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur de la réforme des études en soins infirmiers : enquête auprès des enseignants formateurs en IFSI</w:t>
+                <w:t xml:space="preserve">Partager un corpus vidéo dans la recherche en éducation : Analyse et regards pluriels dans la cadre du projet ViSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bouveret</w:t>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grangeat</w:t>
+                <w:t xml:space="preserve">Laurent Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.9-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145387v1</w:t>
+                <w:t xml:space="preserve">hal-00794081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager un corpus vidéo dans la recherche en éducation : Analyse et regards pluriels dans la cadre du projet ViSA</w:t>
+                <w:t xml:space="preserve">Au cœur de la réforme des études en soins infirmiers : enquête auprès des enseignants formateurs en IFSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+                <w:t xml:space="preserve">Annick Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chopin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
+                <w:t xml:space="preserve">Daniel Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+                <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche en soins infirmiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsi.108.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794081v1</w:t>
+                <w:t xml:space="preserve">hal-04145387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi &amp;quot;ça&amp;quot; parle: essai d'analyse référentielle du discours de l'enseignant</w:t>
               </w:r>
@@ -4740,51 +4740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bergadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4969,51 +4969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le travail collectif enseignant : effets du contexte de l'activité sur les conceptualisations des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,312 +6347,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04960553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement explicite : que dit la recherche et comment envisager la mise en œuvre au Maroc ?</w:t>
+                <w:t xml:space="preserve">De la recherche à la classe : Comment aider les enseignants à modifier leurs pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été « Méthodologie du développement », journée politiques publiques : « Politiques fondées sur les preuves : Promouvoir l’innovation pour une éducation de qualité »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier de renforcement des capacités pour l'élaboration d'un système de suivi et d'évaluation des projets de réforme du Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc, Mar 2023, Rabat, Maroc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10582.63047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782828v1</w:t>
+                <w:t xml:space="preserve">hal-04782993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How did the French pupils and teachers experience the Lockdown and what was the impact on achievement?</w:t>
+                <w:t xml:space="preserve">Comment les enseignants et les élèves ont-ils vécu le confinement et quel a été l’impact sur leurs performances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on global cooperation for education in risk society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of international and comparative education, National Chi-Nan University of Puli, Apr 2023, Puli, Taiwan, Taiwan</w:t>
+              <w:t xml:space="preserve">Séminaire invité par le département d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Tayouan, May 2023, Tayouan, Taïwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04158068v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche à la classe : Comment aider les enseignants à modifier leurs pratiques</w:t>
+                <w:t xml:space="preserve">Enseignement explicite : que dit la recherche et comment envisager la mise en œuvre au Maroc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de renforcement des capacités pour l'élaboration d'un système de suivi et d'évaluation des projets de réforme du Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecole d’été « Méthodologie du développement », journée politiques publiques : « Politiques fondées sur les preuves : Promouvoir l’innovation pour une éducation de qualité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed VI Polytechnic, Jul 2023, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10582.63047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04782993v1</w:t>
+                <w:t xml:space="preserve">hal-04782828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les enseignants et les élèves ont-ils vécu le confinement et quel a été l’impact sur leurs performances ?</w:t>
+                <w:t xml:space="preserve">How did the French pupils and teachers experience the Lockdown and what was the impact on achievement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité par le département d’études françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National University of Tayouan, May 2023, Tayouan, Taïwan</w:t>
+              <w:t xml:space="preserve">International conference on global cooperation for education in risk society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of international and comparative education, National Chi-Nan University of Puli, Apr 2023, Puli, Taiwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782898v1</w:t>
+                <w:t xml:space="preserve">halshs-04158068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of the initial and continuing education of French teachers in the context of a crisis of vocations and of declining performance</w:t>
               </w:r>
@@ -6770,299 +6770,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implémentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Tual</w:t>
+                <w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Laplante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation des A-DASEN et IEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IH2EF, Nov 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783081v1</w:t>
+                <w:t xml:space="preserve">hal-04782820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the initial and continuing education of French teachers in the context of a crisis of vocations and of declining performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'implémentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Normal University, May 2023, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Formation des A-DASEN et IEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IH2EF, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782893v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The evolution of the initial and continuing education of French teachers in the context of a crisis of vocations and of declining performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire invite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Normal University, May 2023, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782820v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial emotions tell us what to do with the expresser</w:t>
               </w:r>
@@ -7186,51 +7186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological health of children who work: Effects of schooling, age, and gender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8986,51 +8986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nakhili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10132,51 +10132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ASSIST-ME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11520,51 +11520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12331,199 +12331,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les étudiants se prononcent sur la qualité de leurs études d'une évaluation bilan à une évaluation dynamogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les perspectives d'insertion sociale influencent le travail universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fernex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Hadji; Tino Bargel; Josep Masjuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier dans une université qui change : le regard des étudiants de trois régions européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.22-56, 2005</w:t>
+              <w:t xml:space="preserve">Etudier dans une université qui change ; le regard des étudiants de trois régions européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.184-218, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145690v1</w:t>
+                <w:t xml:space="preserve">hal-04145702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les perspectives d'insertion sociale influencent le travail universitaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les étudiants se prononcent sur la qualité de leurs études d'une évaluation bilan à une évaluation dynamogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Hadji; Tino Bargel; Josep Masjuan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier dans une université qui change ; le regard des étudiants de trois régions européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.184-218, 2005</w:t>
+              <w:t xml:space="preserve">Etudier dans une université qui change : le regard des étudiants de trois régions européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.22-56, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145702v1</w:t>
+                <w:t xml:space="preserve">hal-04145690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner les stratégies de compréhension</w:t>
               </w:r>
@@ -12937,51 +12937,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t>
+                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
@@ -13014,75 +13014,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801449v1</w:t>
+                <w:t xml:space="preserve">hal-04801354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t>
+                <w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
@@ -13115,51 +13115,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801354v1</w:t>
+                <w:t xml:space="preserve">hal-04801449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche à la classe : Comment aider les enseignants à modifier leurs pratiques ?</w:t>
               </w:r>
@@ -13992,51 +13992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The psychological health of children working in brick kilns: A Classification Tree Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Gunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14566,51 +14566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2871770"/>
+    <w:nsid w:val="E1FB9F8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14797,51 +14797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7940-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059544120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lestrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9899" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2020.102914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SNXG4L1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fernex" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1265740" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Soubhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Talbi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Knouzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i4.597" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aitdaoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.755" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed El Kouali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernex Alain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9782-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hadji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VD6DLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Cyr Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baill&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bouveret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.108.0095" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794081v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chafiq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedagi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernex" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorioz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.972" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.974" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158068v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782993v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10582.63047" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782898v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Subatli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc'h" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rae Fox" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Loker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42333-3_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Feng Yu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rached" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cross" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanot Mireille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reale-Bruyat Fran&#231;oise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/enseigner-lecole-pratiques-11-strategies-pour-apprendre-comprendre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mortha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ducousset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657210v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/sites/default/files/Volume%202%20%2016%20avril%202017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145681v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145476v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalibard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fumel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7940-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059544120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lestrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9899" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2020.102914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SNXG4L1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fernex" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1265740" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Soubhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Knouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i4.597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aitdaoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed El Kouali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernex Alain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9782-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hadji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VD6DLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Cyr Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baill&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bouveret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.108.0095" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chafiq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedagi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernex" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorioz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.972" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.974" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10582.63047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Subatli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc'h" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rae Fox" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Loker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42333-3_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Feng Yu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rached" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cross" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanot Mireille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reale-Bruyat Fran&#231;oise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/enseigner-lecole-pratiques-11-strategies-pour-apprendre-comprendre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mortha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ducousset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657210v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/sites/default/files/Volume%202%20%2016%20avril%202017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145681v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145702v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145476v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalibard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fumel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>