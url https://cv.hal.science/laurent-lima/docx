--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -1,14511 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14460 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Lima </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7940-2886</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059544120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Q2MuKZwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing child labor with layered interventions: a study of the PACE program’s impact on child’s schooling and work in Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fanton D’andon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Development Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41 (March), pp.100754. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wdp.2025.100754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05424494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Riddle Knowledge Inference Test (R-Kit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07342829241311645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities of Cooperative Learning in Synchronous Distance Education among Adolescent and Young Adult Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’enquête sur les pratiques d’enseignement du français, Praesco, en classe de troisième en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Potrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raffaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'information de la DEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 1-4. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ni-24-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04687988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l’enquête sur les pratiques d’enseignement du français, Praesco, en classe de CM2 en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Goube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lugand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Potrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Raffaëlli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note d'information de la DEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp. 1-4. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ni-24-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04549509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological health of children who work: the effects of schooling, age and gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Vaqas Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.S79. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2021.12.986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education, Age and Gender: Critical Factors in Determining Interventions for Child Brick Workers in Pakistan and Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Gunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (11), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19116797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le difficile passage de la recherche au terrain : Pourquoi et comment évaluer l’implémentation de pratiques pédagogiques fondées sur les données probantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.19-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude randomisée à la classe : est-il suffisant d’avoir des données probantes sur l’efficacité d’un dispositif éducatif pour qu’il produise des effets positifs en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological health and well-being of children working in the brick industry: A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.105251. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2021.105251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on explicit debriefing for novice learners in healthcare simulations: A randomized prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education in Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.102914. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nepr.2020.102914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03371242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le type de débriefing post-simulation le plus efficace pour des apprenants expérimentés ? Une étude prospective randomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.159-166. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2021023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for studying the halo effect in teachers' judgement and its antecedents: Bringing out the role of certainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Sanrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réussite académique à l’université dépend-elle des études supérieures de ses parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kasatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Nakhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°29-30 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.201.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02942771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Full-Scale Simulation Training Based on Kolb’s Learning Cycle on Medical Prehospital Emergency Teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation in Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Publish Ahead of Print, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SIH.0000000000000461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02942781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal predictors of reading comprehension in French at first grade: Unpacking the oral comprehension component of the simple view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Massonnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the number of pupils in French first-grade classes: Is there evidence of contemporaneous and carryover effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Monseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijer.2018.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01928136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing behaviors: Using norms to promote physical activity for type 2 diabetes patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fointiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (2), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulating perspectives on international and social mobility in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.3 - 14. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21568235.2017.1265740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing students’ academic success in a technological university course: a freshman year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osp.4671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of learning difficulties on moroccan students academic achievement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Soubhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Knouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18844/ijlt.v8i4.597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning difficulties and linguistic needs among Moroccan University students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Soubhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aitdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.197-203. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18844/ijlt.v8i3.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor of students’ drop outin Moroccan University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Soubhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aitdaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed El Kouali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Learning and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.187-196. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18844/ijlt.v8i3.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring time allocation for academic activities by university students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernex Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (3), pp.399-420. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10734-014-9782-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudiants et étudiantes se représentent-ils et jugent-ils de façon différente la qualité de leurs études et les inégalités qui les affectent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons, comparaisons, éducations : la revue française d'éducation comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une réduction de la taille des classes au CP en France : Effets “immédiats” et effets à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.60-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning difficulties in Moroccan students: results of an investigation of chemistry students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Soubhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Knouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Research &amp; Method in Education (IOSR-JRME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.78-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycho-communication Disorders among Moroccan University Hard Science Major Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Soubhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.5058-5062. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2014.01.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When saying no leads to compliance: The door-in-the-face technique for changing attitudes and behaviors towards smoking at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fointiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning difficulties in Moroccan students related of communication disorders and using of the french language: results of an investigation of chemistry students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Soubhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Knouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOSR Journal of Research &amp; Method in Education (IOSR-JRME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulties studying at Morocco related of a delay academic career and inequality: results of investigations carried out by students in chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Soubhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouzekri Touri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Knouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Talbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (8), pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l’étape de la réussite assurée en lecture (ERAL) par deux enseignantes de cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Cyr Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer automatiquement les auto-explications lors de la lecture d'élèves de cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.149-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early code-skill and oral compréhension training on reading achievement in first grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.427-455. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2010.01479.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager un corpus vidéo dans la recherche en éducation : Analyse et regards pluriels dans la cadre du projet ViSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Tiberghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la réforme des études en soins infirmiers : enquête auprès des enseignants formateurs en IFSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grangeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en soins infirmiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (1), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsi.108.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi &amp;quot;ça&amp;quot; parle: essai d'analyse référentielle du discours de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (3), pp.41-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites d'un dispositif hybride pour le développement de la compétence langagière chez les étudiants scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bedagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.111-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Public Relations in the Development and Promotion of Public Structures: University Hassan II Mohammedia-Casablanca as a Case in Point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Noui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.114-119. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.05.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux, intérêts et limites de la simulation haute fidélité en médecine d’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Usseglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Services d’Aide Médicale Urgente et des Services Mobiles d’Urgence et de Réanimation de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXIII (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’évaluation dans les politiques éducatives : le cas de la taille des classes à l’école primaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'environnements personnels d'apprentissage, une nouvelle façon de remédier aux difficultés langagières chez les étudiants scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Chafiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bergadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">frantice.net Industries de la connaissance, éducation, formation et technologies pour le développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04129745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early training in oral comprehension and phonological skills: results of a three-year longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Studies of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (3), pp.211-246. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10888430903117518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le travail collectif enseignant : effets du contexte de l'activité sur les conceptualisations des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (1), pp.151-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d’enseignement de la lecture au CP et acquisitions des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/dsedu.2008.1134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugements étudiants sur l'intérêt des études : quelques enseignements tirés d'une comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.243-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étudiants jugent leurs études. Quelques enseignements d'une recherche internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hadji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers. Revista de sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.67-96. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/papers/v76n0.972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions par les étudiants du marché du travail et de leur insertion, et leurs effets sur les stratégies de travail universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers. Revista de sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.135-165. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/papers/v76n0.974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés de compréhension de l'écrit à l'école primaire : l'exemple du pronom « lui » au CE2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème des références dans la compréhension des textes à l'école primaire : le cas de &amp;quot;il&amp;quot; et de &amp;quot;lui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 126, pp.83-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et interpréter les références pronominales dans des histoires: le cas de &amp;quot;il&amp;quot; et de &amp;quot;lui&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 126, pp.83-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Opportunities of Cooperative Learning in Synchronous Distance Education among adolescent and young adult learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Education and Distance Learning, ICEDL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal investigation of the performance of 1st Grade students schooled in French regarding various cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laplante Line</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading Conference, SSSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenaghen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et parcours scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des personnels d’encadrement de l’académie de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rectorat de Grenoble, Aug 2024, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des observations CLASS dans le cadre de l'évaluation de l'efficacité d'une politique de réduction du nombre d'élèves par classe au CP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique IDEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDEE, Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en œuvre l’enseignement explicite dans sa classe : l’exemple de l’enseignement explicite de stratégies de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement explicite au cœur de la réussite scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ligue Marocaine des professeurs de français et institut français, May 2024, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une science de l’implémentation des réformes éducatives ? Donner une chance aux réformes basées sur la recherche, dépasser l’effet de mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée de l'INAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons, Faculté de Psychologie et des Sciences de l'éducation, service Sciences de l'Enseignement et de la Formation, Feb 2024, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’enseignement de la compréhension de l’implicite : regards croisés de la linguistique et des sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Potocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études axe 3 RTP "Education" : Regards croisés sur l'analyse et l'évaluation et des pratiques en classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTP éducation, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04960553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la classe : Comment aider les enseignants à modifier leurs pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de renforcement des capacités pour l'élaboration d'un système de suivi et d'évaluation des projets de réforme du Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc, Mar 2023, Rabat, Maroc. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10582.63047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les enseignants et les élèves ont-ils vécu le confinement et quel a été l’impact sur leurs performances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité par le département d’études françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National University of Tayouan, May 2023, Tayouan, Taïwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement explicite : que dit la recherche et comment envisager la mise en œuvre au Maroc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’été « Méthodologie du développement », journée politiques publiques : « Politiques fondées sur les preuves : Promouvoir l’innovation pour une éducation de qualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohammed VI Polytechnic, Jul 2023, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the French pupils and teachers experience the Lockdown and what was the impact on achievement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on global cooperation for education in risk society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of international and comparative education, National Chi-Nan University of Puli, Apr 2023, Puli, Taiwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04158068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the initial and continuing education of French teachers in the context of a crisis of vocations and of declining performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National university of education Taichung, May 2023, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi le modèle simple de la lecture peut-il être une ressource pour la recherche sur la lecture et pour les pratiques d’enseignement de l’écrit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’orientation pour l’éducation et la recherche : Apprendre à lire pour apprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIFFIP, Nov 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the initial and continuing education of French teachers in the context of a crisis of vocations and of declining performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Normal University, May 2023, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension écrite de divers degrés d’implicites au cours de la première année de l’école élémentaire au Québec et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Laplante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'implicite langagier et sa compréhension : Une question au carrefour des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Paris Nanterre, Oct 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Tual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation des A-DASEN et IEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IH2EF, Nov 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial emotions tell us what to do with the expresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tcherkassof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Subatli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the Consortium of European Research on Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological health of children who work: Effects of schooling, age, and gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Congress of Occupational Health ICOH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Melbourne-Rome Global Digital Congress, Feb 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de bien-être et de réussite à l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Ah-Tchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kasatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AREF, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédoublement des classes de CP et CE1 en REP+. Résultats de l’évaluation multidimensionnelle : impacts sur les élèves et évolution des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Vourc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis de la DEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPP, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles multiniveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire méthodologique invité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Psychologie Cognitive, Aix-Marseille Université, Jan 2020, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de stratégies de compréhension de l'implicite : quelle efficacité pour quels élèves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires Epistémologie des Sciences du Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la taille des classes : évaluer les effets au-delà des modifications de performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque de l'ADMEE Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques fondées sur des données probantes peuvent-elles devenir des pratiques efficaces en classe ? l’apport de l’implémentation science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée ARCD / Education &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cioldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence AFSE-DGTrésor : Evaluation des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la Jeunesse Direction de l'évaluation, de la prospective et de la performance, Dec 2019, Bercy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité du LIEPP, axe Politiques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIEPP, axe Politiques Educatives, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of texts and questions assessing reading comprehension in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Colé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Megherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting Society for the Scientific Study of Reading (SSSR 25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du débriefing post simulation dans le cadre d’une formation initiale ou continue en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès de la Société Québécoise pour la Recherche en Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focusing on an explicit débriefing in healthcare simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Society in Europe for Simulation Applied to Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation pleine échelle et sentiment d’efficacité personnelle. Une approche pour appréhender les mécanismes en jeu dans l’apprentissage par simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème journée DAQUAR Démarche d’Amélioration de la Qualité en Anesthésie Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher effectiveness and reading comprehension at first grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Massonié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 18-23 Biennial Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saillance normative au service de la promotion de l’activité physique chez les patients diabétiques de type ll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fointiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congrès de l'AFPSA. De l’expertise scientifique à l’expertise profane..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone de psychologie de la santé, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Representations of Student Time-Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Rae Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savannah Loker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagrammatic Representation and Inference. Diagrams 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Philadelphia, United States. pp.40-47, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42333-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'étudiant de première génération peut-il permettre de mieux comprendre les phénomènes d'échec et d'abandon dans l'enseignement supérieur français?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fernex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83 ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-explaining while reading in 8 to 11 years old French children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Biennal EARLI Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation Formative dans l’enseignement des sciences et mathématiques dans 8 pays européens : résultats de la première étape du projet ASSIST-ME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Nakhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner: réalités, enjeux, défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the Components and Relations of a Multidimensional Model of Reading Comprehension in Low and Average 8- to 11-Year-Old French Readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Joet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Colé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA Annual Meeting: "The Power of Education Research for Innovation in Practice and Policy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par simulation pleine échelle en sciences de la santé. De l’optimisation des comportements à l’augmentation du sentiment d’auto-efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Secheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evaluation criteria for higher education in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard d'Aubigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Workshop on "Empirical evidence for the development of the Bologna Process - Contributions in different European Countries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants attendent-ils quelque chose en matière de pédagogie ? Quelques enseignements d'une recherche internationale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° congrès de l'AIPU : "Innovation, formation et recherche en pédagogie universitaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thought patterns of students with a positive or negative self-evaluation bias of competence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure de Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Verkampt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial EARLI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Toczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social comparison mechanisms and students’ self-evaluation in mathematics influence Chinese teachers’ judgments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng-Feng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Bouffard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennal Meeting of the International society for the Study of Behavioural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of educational policies on teachers' formative assessment practice in 8 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Nakhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grangeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ASSIST-ME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les évaluations nationales CEDRE sur l'enseignement de stratégies de lecture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque scientifique international de l’ADMEE-Europe : Entre normalisation, contrôle et développement formatif. Évaluations sources de synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Education and Mobilities [Special Issue]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernex Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Vries (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of higher education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2024, Méthodes en sciences humaines, Jean-Marie De Ketele; Jean-Marie Van der Maren; Marie Duru-Bellat, 978-2-8073-4082-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04565695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies pour lire et comprendre des textes narratifs CM - Cahier élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Guerin; Mireille Nanot; Francoise Reale-Bruyat. Hatier, pp.64, 2024, 978-2-401-10841-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies pour lire et comprendre des textes narratifs CM - Guide pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Guerin; Mireille Nanot; Francoise Reale-Bruyat. Hatier, pp.128, 2024, 978-2-401-10840-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la compréhension en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01924165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11 stratégies pour apprendre à comprendre les textes narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanot Mireille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reale-Bruyat Françoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enseigner à l'Ecole - Pratiques, 978-2-218-99966-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be a student within the Bologna process: new insights and studies outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernex Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Grenoble, pp.274, 2012, Regards sur l'éducation, Pascal Bressoux, 978-2-7061-1659-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude longitudinale à dominante quantitative et les apports du qualitatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Albero; J. Thievenaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de méthodologie de la re cherche en sciences de l'éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Raison et Passions, pp.417-428, 2022, 978-2-917645-93-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions terrain recherche dans le cadre d’une formation sur la compréhension de l’écrit : Leviers, freins et effets identifiés dans le projet ACQUISLONGIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Mortha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ducousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Meslin; Marc Daguzon; Bertille Joseph; Réjane Monod-Ansaldi; Michèle Prieur; Alain Trouillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L'expérimentation de l'Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.57-74, 2022, 978-2-38377-053-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03761439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bons lycéens dans l'enseignement supérieur en France : réussite et difficultés d'une population scolairement triée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Nakhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire national de la vie étudiante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : L'enquête de condition de vie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-11-157010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03252618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être étudiant de première génération en France, cela fait-il une différence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Nakhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire national de la vie étudiante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les expériences étudiantes : L'enquête de condition de vie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, 2019, 978-2-11-157010-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03252608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compréhension: cela s'apprend et s'enseigne...vers un enseignement explicite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Bianco; Laurent Lima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment enseigner la compréhension en lecture? textes narratifs et documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatier, pp.98-116, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European educational systems and assessment practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Nakhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jens Dolin; Robert Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming assessment through an interplay between practice research and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp. 211-226, 2017, 978-3-319-63248-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'enseignement efficaces : quelle synthèse peut-on faire après 50 ans de recherche, Laurent Lima 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Thibault; Catherine Garbay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche sur l’éducation - Contributions des chercheurs - Volume 2 Rapport remis à M. Thierry MANDON, Secrétaire d’État chargé de l’Enseignement Supérieur et de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATHENA: alliance nationale des sciences humaines et sociales; ALLISTENE: l'alliance des sciences et technologies du numérique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-65, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la maternelle au collège : quelques pistes pour enseigner la compréhension et ses stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Bianco; Laurent Lima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment enseigner la compréhension en lecture? textes narratifs et documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatier, pp.131-150, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail des étudiants : des pratiques très différenciées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernex Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giret; Cécile Van de Velde; Elise Verley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies étudiantes. Tendances et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.83-100, 2016, 978-2-11-010267-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation du temps par les étudiants : quelles évolutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Nakhili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Giret; Cécile Van de Velde; Elise Verley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vie étudiantes. Tendances et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.61-81, 2016, 978-2-11-010267-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la problématique au recueil et au traitement de données : l'exemple des recherches évaluatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadji Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Groux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrique de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.151-172, 2013, 978-2-343-01798-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's working time: which determinants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernex Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Fernex &amp; L. Lima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To be a student within the Bologna process: new insights and studies outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.107-134, 2012, Regards sur l'éducation, 978-2-7061-1659-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la compréhension de l’écrit à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.25-38, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures partagées et acquisition de stratégies de compréhension au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.25-42, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les perspectives d'insertion sociale influencent le travail universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fernex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Hadji; Tino Bargel; Josep Masjuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier dans une université qui change ; le regard des étudiants de trois régions européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.184-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étudiants se prononcent sur la qualité de leurs études d'une évaluation bilan à une évaluation dynamogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hadji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Hadji; Tino Bargel; Josep Masjuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier dans une université qui change : le regard des étudiants de trois régions européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.22-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment enseigner les stratégies de compréhension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sylvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les apprentissages et enseigner : Apports des sciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.49-68, 2004, 978-2100082698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations synthétiques sur l'échelle de motivation en écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaëlla Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte théorique des échelles de motivation (lecture et écriture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaëlla Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CP-CE1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaëlla Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaëlla Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaëlla Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche à la classe : Comment aider les enseignants à modifier leurs pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04158037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Report French Dynamo project (2007) : Dynamics of National Employment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jany-Catrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pernod-Lemattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la formation continue sur l’implémentation et l’efficacité de l’enseignement explicite au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc. 2025, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport des dispositifs coopératifs pour favoriser une posture d’ouverture dans les débats sociétaux : le cas des filières du sous-sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes (UGA). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de la recherche PRAESCO maitrise de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2023, pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de la taille des classes de CP et de CE1 en REP+ sur les résultats des élèves et les pratiques des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ben Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Blouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPP, ministère de l’Éducation nationale de la jeunesse et des sports. 2021, pp.Série Etudes, Document de travail N° 2021.E04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le biais d'auto-évaluation de compétence scolaire Risque ou opportunité pour la réussite des élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure de Place</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes; Université Toulouse Jean Jaurès; Université du Québec (Montréal); Ministère de l'Education Nationale, de l'Enseignement Supérieur et de la Recherche. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire de la recherche PRAESCO maitrise de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04783021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychological health of children working in brick kilns: A Classification Tree Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Gunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Labour Organization, Fundamental Principles and Rights at Work Branch (FUNDAMENTALS). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02043549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orientation en fin de 3e : déterminants individuels et contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle évaluation en fin de collège : compétences langagières et littératie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Dalibard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Direction de l'Evaluation, de la Prospective et de la Performance. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation des pronoms personnels objets au cycle trois de l'école primaire : conception et évaluations de séances didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Pierre Mendès-France - Grenoble II, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00315798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14566,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1FB9F8F"/>
+    <w:nsid w:val="556803CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14797,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7940-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059544120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lestrade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-36" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9899" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2020.102914" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SNXG4L1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fernex" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1265740" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Soubhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Talbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Knouzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i4.597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aitdaoud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.755" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed El Kouali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.757" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernex Alain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9782-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hadji" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lima" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VD6DLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145496v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Cyr Chardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baill&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145387v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bouveret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.108.0095" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chafiq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedagi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145539v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernex" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadji" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.078" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907805v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorioz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gray" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145414v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.972" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145429v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.974" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139579v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145437v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685906v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783074v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10582.63047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782892v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782808v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Subatli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782845v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc'h" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782926v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050949v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rae Fox" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Loker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42333-3_4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174704v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174690v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049728v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315802v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Feng Yu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rached" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cross" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782874v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924165v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413872v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanot Mireille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reale-Bruyat Fran&#231;oise" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/enseigner-lecole-pratiques-11-strategies-pour-apprendre-comprendre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943100v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761439v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mortha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ducousset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252618v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252608v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657210v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515679v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/sites/default/files/Volume%202%20%2016%20avril%202017.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413865v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145681v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145702v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145690v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145476v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalibard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fumel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315798v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-lima" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7940-2886" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059544120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Q2MuKZwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lestrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04687988v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-36" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vaqas Ali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2021.12.986" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gunn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9899" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689660v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2021.105251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371242v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Secheresse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nepr.2020.102914" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SNXG4L1G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kasatkina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nakhili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SIH.0000000000000461" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.03.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fernex" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21568235.2017.1265740" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Soubhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Talbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Knouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzekri Touri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i4.597" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145446v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aitdaoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed El Kouali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18844/ijlt.v8i3.757" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernex Alain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-014-9782-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hadji" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145520v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145529v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2014.01.1073" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lima" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2013.11.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6VD6DLC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145496v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Cyr Chardon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159944v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine R&#233;mond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chopin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Talbot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bouveret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grangeat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.108.0095" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chafiq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benabid" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedagi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145539v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Noui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernex" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hadji" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.05.078" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorioz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bergadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gray" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145414v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.972" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/papers/v76n0.974" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145437v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139599v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685906v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laplante Line" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782972v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04960553v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10582.63047" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158068v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Laplante" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783081v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04848525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tcherkassof" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Subatli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bollon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782845v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc'h" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782869v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Megherbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049581v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049592v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01623938v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050949v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rae Fox" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Loker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42333-3_4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174704v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01941167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174690v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine d'Aubigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342756v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Verkampt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858179v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Feng Yu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051175v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rached" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cross" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Hasco&#235;t" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912968v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04565695v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783101v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924165v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanot Mireille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reale-Bruyat Fran&#231;oise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hatier.fr/livre/enseigner-lecole-pratiques-11-strategies-pour-apprendre-comprendre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943100v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756271v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03761439v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mortha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ducousset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252618v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252608v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145673v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01657210v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Evans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515679v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.allianceathena.fr/sites/default/files/Volume%202%20%2016%20avril%202017.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413865v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413861v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadji Charles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943098v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139516v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sylvestre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145681v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145702v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145690v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139522v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158037v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781960v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buchs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dumesnil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043549v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145476v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dalibard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fumel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00315798v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>