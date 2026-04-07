--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -215,230 +215,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine must yields as indicators of May to July climate in Central Europe, 1416–1988</w:t>
+                <w:t xml:space="preserve">Les sociétés européennes face au climat du Moyen Âge au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pfister</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 472, pp.61-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184443v1</w:t>
+                <w:t xml:space="preserve">hal-05382350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sociétés européennes face au climat du Moyen Âge au XIXe siècle</w:t>
+                <w:t xml:space="preserve">Wine must yields as indicators of May to July climate in Central Europe, 1416–1988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thejll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (3), pp.541-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-22-541-2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382350v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of taxation records as a data source for historical climatology</w:t>
               </w:r>
@@ -463,51 +463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lhoták</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Chromá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (11), pp.1961-1979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -541,103 +541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">600 years of wine must quality and April to August temperatures in western Europe 1420–2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Brönnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Brázdil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (6), pp.1387-1399. </w:t>
@@ -675,51 +675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pfister and H. Wanner, Climate and Society in Europe. The Last Thousand Years (Bern: Haupt, 2021). Pages 397 + figures 215 + tables 4. €49.00 hardback.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuity and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -757,51 +757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des villes de la dorsale européenne aux changements climatiques. L’exemple des crises de subsistances (1430-1540)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Histoire urbaine, 64 (3), pp.73-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -835,51 +835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre forme de guerre : rançonner le plat pays. L’exemple de Metz et du Pays messin à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -898,265 +898,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catastrophes et vulnérabilité sociale au Moyen Âge. À propos d’un ouvrage récent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Societies Facing Hydrological Extremes: The Case of Urban Supplies in France (Middle Ages to Late Eighteenth Century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Desarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rma.252.0421⟩</w:t>
+              <w:t xml:space="preserve">Food and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Food and Weather Studies, 17 (1), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.120191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104968v1</w:t>
+                <w:t xml:space="preserve">hal-02972025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Societies Facing Hydrological Extremes: The Case of Urban Supplies in France (Middle Ages to Late Eighteenth Century)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Catastrophes et vulnérabilité sociale au Moyen Âge. À propos d’un ouvrage récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Desarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Food and Weather Studies, 17 (1), pp.23-36. </w:t>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (CXXV), pp.421-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.FOOD.5.120191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rma.252.0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972025v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Météorologie populaire, Metz et le Pays messin (XIVe-XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications [EHESS]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (101), pp.91-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1190,51 +1190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité alimentaire et sanitaire à Metz à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47, pp.131-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1268,51 +1268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-rings and people – different views on the 1540 Megadrought. Reply to Büntgen et al. 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Wetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,70 +1396,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The year-long unprecedented European heat and drought of 1540 – a worst case</w:t>
+                <w:t xml:space="preserve">Erratum to: The year-long unprecedented European heat and drought of 1540 – a worst case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Wetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes P. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1479,121 +1479,121 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 125 (3), pp.349-363. </w:t>
+              <w:t xml:space="preserve">, 2014, 125 (3), pp.365-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-014-1184-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-014-1193-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104955v1</w:t>
+                <w:t xml:space="preserve">hal-03104961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: The year-long unprecedented European heat and drought of 1540 – a worst case</w:t>
+                <w:t xml:space="preserve">The year-long unprecedented European heat and drought of 1540 – a worst case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Wetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes P. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,108 +1613,108 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 125 (3), pp.365-367. </w:t>
+              <w:t xml:space="preserve">, 2014, 125 (3), pp.349-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-014-1193-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-014-1184-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104961v1</w:t>
+                <w:t xml:space="preserve">hal-03104955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions judiciaires en Lorraine à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1-2, pp.16-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1733,195 +1733,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Astrométéorologie à Metz au tournant des XVe-XVIe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La méthodologie de l’histoire du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cimetières et sépultures du Moyen Age à nos jours en Lorraine, 2, pp.271-287</w:t>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hommage à Otto de Habsbourg-Lorraine (1912-2011), 93 (1), pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104951v1</w:t>
+                <w:t xml:space="preserve">hal-03104937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie de l’histoire du climat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’Astrométéorologie à Metz au tournant des XVe-XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays lorrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hommage à Otto de Habsbourg-Lorraine (1912-2011), 93 (1), pp.69-71</w:t>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cimetières et sépultures du Moyen Age à nos jours en Lorraine, 2, pp.271-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104937v1</w:t>
+                <w:t xml:space="preserve">hal-03104951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procès d’animaux en Lorraine (XIVe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1955,51 +1955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gouvernement urbain nancéien au tournant des XVe-XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saint-Nicolas et les autres traditions, 2, pp.153-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2037,51 +2037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion et la maîtrise de l’eau à Nancy sous le règne de René II (1473-1508)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (2), pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2190,51 +2190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Gibier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Et Demain ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métropole du Grand Nancy, Nov 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2253,165 +2253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procès d’animaux en Lorraine au Moyen Âge et aux Temps modernes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Climat et société en Europe – Le dernier millénaire. Au sujet d'un ouvrage à paraître de Christian Pfister et Heinz Wanner (Éditions Alphil, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Jugement(s) », saison culturelle départementale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de Meurthe-et-Moselle, May 2024, Lunéville, France</w:t>
+              <w:t xml:space="preserve">Raconter et interpréter les catastrophes naturelles de l’Antiquité à la Renaissance (dans le cadre du "Printemps de l’histoire environnementale", organisé par le RUCHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Couroux et Romain Millot; Université de Nîmes, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755390v1</w:t>
+                <w:t xml:space="preserve">hal-04755342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et société en Europe – Le dernier millénaire. Au sujet d'un ouvrage à paraître de Christian Pfister et Heinz Wanner (Éditions Alphil, 2024)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les procès d’animaux en Lorraine au Moyen Âge et aux Temps modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raconter et interpréter les catastrophes naturelles de l’Antiquité à la Renaissance (dans le cadre du "Printemps de l’histoire environnementale", organisé par le RUCHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Couroux et Romain Millot; Université de Nîmes, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">« Jugement(s) », saison culturelle départementale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Meurthe-et-Moselle, May 2024, Lunéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755342v1</w:t>
+                <w:t xml:space="preserve">hal-04755390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sécheresse aux inondations</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque communautaire de Sarreguemines, Oct 2024, Sarreguemines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2486,428 +2486,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation des villes de la dorsale européenne aux changements climatiques (1430-1540)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Histoire d’une courbe : micro et macro-analyses de la maltôte des &amp;quot;deniers des moulins&amp;quot; messins (1430-1538)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de la Décapole 2023. Le climat, acteur de l'Histoire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Mulhouse (Musée Historique); Société d’Histoire et de Géographie de Mulhouse (SHGM); Service Universitaire de l’Action Culturelle de l’Université de Haute-Alsace, Jan 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Les ressources naturelles en Lotharingie médiévale : regards croisés sur leur exploitation / Die natürlichen Ressourcen im mittelalterlichen Lotharingien: ihre Nutzung im Spiegel unterschiedlicher Forschungsansätze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Pauly, Hérold Pettiau et Martin Uhrmacher (éd.), Apr 2023, Luxembourg, Luxembourg. pp.231-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081682v1</w:t>
+                <w:t xml:space="preserve">hal-03517993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face aux aléas hydrologiques extrêmes à Metz (XVe-XIXe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'histoire du climat à partir du fonds ancien de la Bibliothèque Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les crues de 1983 et la sécheresse de 2003, 40/20 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOTERR; Claire Delus; Didier François; Jean Abèle, May 2023, Montigny-lès-Metz, France</w:t>
+              <w:t xml:space="preserve">Nancy fête ses trois places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Nancy / Bibliothèque Stanislas (Bibliothèque municipale de Nancy), Oct 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082455v1</w:t>
+                <w:t xml:space="preserve">hal-04755392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire d’une courbe : micro et macro-analyses de la maltôte des &amp;quot;deniers des moulins&amp;quot; messins (1430-1538)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les porcs infanticides à la barre en Lorraine (XIVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ressources naturelles en Lotharingie médiévale : regards croisés sur leur exploitation / Die natürlichen Ressourcen im mittelalterlichen Lotharingien: ihre Nutzung im Spiegel unterschiedlicher Forschungsansätze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michel Pauly, Hérold Pettiau et Martin Uhrmacher (éd.), Apr 2023, Luxembourg, Luxembourg. pp.231-248</w:t>
+              <w:t xml:space="preserve">Le porc dans tous ses états dans l’Europe médiévale et moderne (Flaran 44)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44e Journées Internationales d'Histoire de Flaran, organisées sous la responsabilité scientifique de Benoît Clavel et Philippe Meyzie, Oct 2023, Marquèze (Sabres), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517993v1</w:t>
+                <w:t xml:space="preserve">hal-04755344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histoire du climat à partir du fonds ancien de la Bibliothèque Stanislas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’adaptation des villes de la dorsale européenne aux changements climatiques (1430-1540)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nancy fête ses trois places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Nancy / Bibliothèque Stanislas (Bibliothèque municipale de Nancy), Oct 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres de la Décapole 2023. Le climat, acteur de l'Histoire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Mulhouse (Musée Historique); Société d’Histoire et de Géographie de Mulhouse (SHGM); Service Universitaire de l’Action Culturelle de l’Université de Haute-Alsace, Jan 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755392v1</w:t>
+                <w:t xml:space="preserve">hal-04081682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les porcs infanticides à la barre en Lorraine (XIVe-XVIIIe siècles)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faire face aux aléas hydrologiques extrêmes à Metz (XVe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Le porc dans tous ses états dans l’Europe médiévale et moderne" (Flaran 44)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 44e Journées Internationales d'Histoire de Flaran, organisées sous la responsabilité scientifique de Benoît Clavel et Philippe Meyzie, Oct 2023, Marquèze (Sabres), France</w:t>
+              <w:t xml:space="preserve">Les crues de 1983 et la sécheresse de 2003, 40/20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOTERR; Claire Delus; Didier François; Jean Abèle, May 2023, Montigny-lès-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755344v1</w:t>
+                <w:t xml:space="preserve">hal-04082455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et climat, histoire du climat : méthodes et pistes de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Le climat au prisme des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Petit et Laure Fontana (équipe Archéologies environnementales, ArScAn UMR 7041), Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2932,51 +2932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prière au bûcher : climat, société, religion au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaran 42 - Journées internationales d'Histoire - Météorologie et sociétés rurales en Europe au Moyen Âge et à l'Epoque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Labbé et Raphaël Morera, Oct 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,329 +2995,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle France dans le changement climatique ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le &amp;quot;tournant carnassier&amp;quot; à Metz à la fin du Moyen Âge (milieu du XIVe siècle – début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges (29e édition) sur le thème « La France demain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADFIG - Saint-Dié-des-Vosges, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Boire et manger en Lorraine. Antiquité - XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'histoire régionale de Lorraine, Nov 2015, Pont-à-Mousson, France. pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105020v1</w:t>
+                <w:t xml:space="preserve">hal-03104946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crues hier, aujourd’hui, demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelle France dans le changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tabeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin de La Soudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soudain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges (29e édition) sur le thème « La France demain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADFIG - Saint-Dié-des-Vosges, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105022v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;tournant carnassier&amp;quot; à Metz à la fin du Moyen Âge (milieu du XIVe siècle – début du XVIe siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les crues hier, aujourd’hui, demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boire et manger en Lorraine. Antiquité - XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'histoire régionale de Lorraine, Nov 2015, Pont-à-Mousson, France. pp.183-200</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges (29e édition) sur le thème « La France demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADFIG - Saint-Dié-des-Vosges, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104946v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et impuissance des autorités urbaines face aux crises de la fin du Moyen Âge : l’exemple de Metz (XIVe siècle – XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Journées suisses d’Histoire, Congrès sur le thème « Pouvoir(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Jun 2016, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3342,51 +3342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire des chiffres avec des mots : la méthodologie de l'histoire du climat d’après les sources narratives messines et des Anciens Pays-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et bibliographies d’histoire environnementale, Belgique - Nord de la France - Afrique centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Namur, Dec 2012, Namur, France. pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3405,195 +3405,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religious Practices related to Climate in Metz (circa 1400 – 1525)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nancy, renaissance d'une capitale ducale au tournant des XVe-XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Society for Environmental History Biennial Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Environmental History - University of Versailles-Saint-Quentin-en-Yvelines (UVSQ), Jun 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque international et pluridisciplinaire « La Renaissance en Europe dans sa diversité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2013, Nancy, France. pp.459-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105013v1</w:t>
+                <w:t xml:space="preserve">hal-03104944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy, renaissance d'une capitale ducale au tournant des XVe-XVIe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Religious Practices related to Climate in Metz (circa 1400 – 1525)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et pluridisciplinaire « La Renaissance en Europe dans sa diversité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2013, Nancy, France. pp.459-473</w:t>
+              <w:t xml:space="preserve">The 8th European Society for Environmental History Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Environmental History - University of Versailles-Saint-Quentin-en-Yvelines (UVSQ), Jun 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104944v1</w:t>
+                <w:t xml:space="preserve">hal-03105013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de fêtes, temps de prières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la Lorraine et le monde à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de Stanislas, May 2013, Nancy, France. pp.187-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3618,51 +3618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metz, une &amp;quot;ville du vin&amp;quot; confrontée au Petit Âge Glaciaire à la fin du Moyen Âge (vers 1400-1540)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">138e Congrès du CTHS : Se nourrir. Pratiques et stratégies alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, Apr 2013, Rennes, France. pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,51 +3687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des métiers de l’alimentation à Metz dans le dernier siècle du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">138e Congrès du CTHS : Se nourrir, pratiques et stratégies alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, Apr 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3756,51 +3756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques climatiques à Metz à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">137e Congrès du CTHS : Composition(s) urbaine(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, Apr 2012, Tours, France. pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3825,51 +3825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire du climat à l’échelle d’une société urbaine (Metz et le Pays messin, vers 1400-vers 1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales des Médiévistes du Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Université de Strasbourg, May 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,51 +3926,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville face au climat [Édition numérique OpenEdition accès ouvert freemium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
@@ -4071,51 +4071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvana Editoriale, 2024, 978-8-8366-5708-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -4176,51 +4176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau Canopé; Fédération Artisans du monde, 2019, 978-2-240-04585-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4238,51 +4238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Ville face au climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
@@ -4322,51 +4322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Table ! 15 pays, 16 familles, leur alimentation. Dossier pédagogique Collège/Lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4442,51 +4442,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le loup dans les chroniques de Metz à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Madeline et Sylvain Skora. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Campagnes dans l'histoire. Mélanges offerts à Jean-Marc Moriceau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses universitaires de Caen, pp.481-490, 2024, Bibliothèque d'histoire rurale 14, 978-2-911369-28-5</w:t>
@@ -4515,51 +4515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mémoire civique et témoignage intime : les épidémies dans les chroniques messines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Léonard Dauphant (dir.), Metz 1500. Pouvoir et culture urbaine au temps de Philippe de Vigneulles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.257-278, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4593,51 +4593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aléas climatiques dans l’œuvre de Philippe de Vigneulles : appréhender le passé pour mieux préparer demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien WAGNER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philippe de Vigneulles en son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Paraiges, pp.139-157, 2022, Terre d'entre-deux, 978-2-37535-160-4</w:t>
@@ -4666,51 +4666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Metger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat au prisme des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4784,77 +4784,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et société en Europe. Les mille dernières années, Éditions Livreo-Alphil, Collection La République des idées, Neuchâtel, 488 p. ISBN : 978-2-88950-259-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Wanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Klima aus geschichtswissenschaftlicher Perspektive&amp;quot;, dans Alexis Metzger (Hg.), Das Klima im Lichte der Geistes- und Sozialwissenschaften, Basel - Berlin, Schwabe Verlag, p. 61-85. ISBN : 978-3-7965-4942-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Laurentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jouzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metzger Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5093,51 +5093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochons, taureaux, mulots, à la barre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5155,51 +5155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique de l'Histoire : &amp;quot;Les grandes crises climatiques 3/4 : Le petit âge glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,51 +5256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrométéorologie et premières prévisions météorologiques imprimées à Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance à Nancy et en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5325,51 +5325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy, Renaissance d’une capitale ducale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance à Nancy et en Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5386,104 +5386,104 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabolism in a Changing Climate: The Rise of a Conspiracy Ideology, 1428–1520</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,109 +5508,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neuf siècles d’inondations dans le bassin versant de la Moselle (XIIe-XXIe siècles) : la base de données documentaires sur les inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A legacy of globalization. How imported pests and weather shaped viticulture and landscape in Europe between 1875 and 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pfister</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5620,100 +5708,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité urbaine : Metz et son climat à la fin du Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Nancy 2, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011NAN21031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5723,105 +5811,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et criminalité en Lorraine à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5889,51 +5977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B75829BD"/>
+    <w:nsid w:val="D363526B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6120,51 +6208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-litzenburger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3650-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158759524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thejll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Altwegg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-22-541-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#225;zdil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lhot&#225;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Chrom&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1961-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1387-2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04768579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0268416024000134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104968v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.252.0421" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.120191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.101.0091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.047.0131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wetter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf&#160; Br&#225;zdil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr&#160; Dobrovoln&#253;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Glaser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1429-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. Werner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zorita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1184-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1193-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.1200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gibier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04081682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082455v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755392v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Soudi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soudain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05028625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/index" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13obk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tr&#233;gloze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312100" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morlot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Wanner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Vasak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21031" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628862v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-litzenburger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3650-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158759524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thejll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Altwegg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-22-541-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#225;zdil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lhot&#225;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Chrom&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1961-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1387-2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04768579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0268416024000134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.120191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.252.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.101.0091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.047.0131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wetter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf&#160; Br&#225;zdil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr&#160; Dobrovoln&#253;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Glaser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1429-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. Werner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zorita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1193-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1184-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.1200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gibier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04081682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Soudi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soudain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05028625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/index" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13obk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tr&#233;gloze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312100" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morlot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Wanner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Vasak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>