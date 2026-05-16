--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -1396,51 +1396,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: The year-long unprecedented European heat and drought of 1540 – a worst case</w:t>
+                <w:t xml:space="preserve">The year-long unprecedented European heat and drought of 1540 – a worst case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Wetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pfister</w:t>
@@ -1479,102 +1479,102 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 125 (3), pp.365-367. </w:t>
+              <w:t xml:space="preserve">, 2014, 125 (3), pp.349-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-014-1193-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-014-1184-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104961v1</w:t>
+                <w:t xml:space="preserve">hal-03104955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The year-long unprecedented European heat and drought of 1540 – a worst case</w:t>
+                <w:t xml:space="preserve">Erratum to: The year-long unprecedented European heat and drought of 1540 – a worst case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Wetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pfister</w:t>
@@ -1613,78 +1613,78 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 125 (3), pp.349-363. </w:t>
+              <w:t xml:space="preserve">, 2014, 125 (3), pp.365-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-014-1184-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-014-1193-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104955v1</w:t>
+                <w:t xml:space="preserve">hal-03104961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutions judiciaires en Lorraine à la fin du Moyen Âge</w:t>
               </w:r>
@@ -2253,165 +2253,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et société en Europe – Le dernier millénaire. Au sujet d'un ouvrage à paraître de Christian Pfister et Heinz Wanner (Éditions Alphil, 2024)</w:t>
+                <w:t xml:space="preserve">Les procès d’animaux en Lorraine au Moyen Âge et aux Temps modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raconter et interpréter les catastrophes naturelles de l’Antiquité à la Renaissance (dans le cadre du "Printemps de l’histoire environnementale", organisé par le RUCHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Couroux et Romain Millot; Université de Nîmes, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">« Jugement(s) », saison culturelle départementale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Meurthe-et-Moselle, May 2024, Lunéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755342v1</w:t>
+                <w:t xml:space="preserve">hal-04755390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les procès d’animaux en Lorraine au Moyen Âge et aux Temps modernes</w:t>
+                <w:t xml:space="preserve">Climat et société en Europe – Le dernier millénaire. Au sujet d'un ouvrage à paraître de Christian Pfister et Heinz Wanner (Éditions Alphil, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Jugement(s) », saison culturelle départementale 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de Meurthe-et-Moselle, May 2024, Lunéville, France</w:t>
+              <w:t xml:space="preserve">Raconter et interpréter les catastrophes naturelles de l’Antiquité à la Renaissance (dans le cadre du "Printemps de l’histoire environnementale", organisé par le RUCHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Couroux et Romain Millot; Université de Nîmes, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755390v1</w:t>
+                <w:t xml:space="preserve">hal-04755342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sécheresse aux inondations</w:t>
               </w:r>
@@ -2995,437 +2995,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;tournant carnassier&amp;quot; à Metz à la fin du Moyen Âge (milieu du XIVe siècle – début du XVIe siècle)</w:t>
+                <w:t xml:space="preserve">Les crues hier, aujourd’hui, demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boire et manger en Lorraine. Antiquité - XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'histoire régionale de Lorraine, Nov 2015, Pont-à-Mousson, France. pp.183-200</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges (29e édition) sur le thème « La France demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADFIG - Saint-Dié-des-Vosges, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104946v1</w:t>
+                <w:t xml:space="preserve">hal-03105022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle France dans le changement climatique ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le &amp;quot;tournant carnassier&amp;quot; à Metz à la fin du Moyen Âge (milieu du XIVe siècle – début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges (29e édition) sur le thème « La France demain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADFIG - Saint-Dié-des-Vosges, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Boire et manger en Lorraine. Antiquité - XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'histoire régionale de Lorraine, Nov 2015, Pont-à-Mousson, France. pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105020v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crues hier, aujourd’hui, demain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle France dans le changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Tabeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin de La Soudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Soudain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges (29e édition) sur le thème « La France demain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADFIG - Saint-Dié-des-Vosges, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105022v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir et impuissance des autorités urbaines face aux crises de la fin du Moyen Âge : l’exemple de Metz (XIVe siècle – XVIe siècle)</w:t>
+                <w:t xml:space="preserve">Faire des chiffres avec des mots : la méthodologie de l'histoire du climat d’après les sources narratives messines et des Anciens Pays-Bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Journées suisses d’Histoire, Congrès sur le thème « Pouvoir(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Jun 2016, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Études et bibliographies d’histoire environnementale, Belgique - Nord de la France - Afrique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Namur, Dec 2012, Namur, France. pp.87-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105015v1</w:t>
+                <w:t xml:space="preserve">hal-03104945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire des chiffres avec des mots : la méthodologie de l'histoire du climat d’après les sources narratives messines et des Anciens Pays-Bas</w:t>
+                <w:t xml:space="preserve">Pouvoir et impuissance des autorités urbaines face aux crises de la fin du Moyen Âge : l’exemple de Metz (XIVe siècle – XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études et bibliographies d’histoire environnementale, Belgique - Nord de la France - Afrique centrale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Namur, Dec 2012, Namur, France. pp.87-100</w:t>
+              <w:t xml:space="preserve">Quatrièmes Journées suisses d’Histoire, Congrès sur le thème « Pouvoir(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Jun 2016, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104945v1</w:t>
+                <w:t xml:space="preserve">hal-03105015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy, renaissance d'une capitale ducale au tournant des XVe-XVIe siècles</w:t>
               </w:r>
@@ -4778,190 +4778,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et société en Europe. Les mille dernières années, Éditions Livreo-Alphil, Collection La République des idées, Neuchâtel, 488 p. ISBN : 978-2-88950-259-2</w:t>
+                <w:t xml:space="preserve">Das Klima aus geschichtswissenschaftlicher Perspektive&amp;quot;, dans Alexis Metzger (Hg.), Das Klima im Lichte der Geistes- und Sozialwissenschaften, Basel - Berlin, Schwabe Verlag, p. 61-85. ISBN : 978-3-7965-4942-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Wanner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Pfister</w:t>
+                <w:t xml:space="preserve">Karin Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992974v1</w:t>
+                <w:t xml:space="preserve">hal-04992991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Das Klima aus geschichtswissenschaftlicher Perspektive&amp;quot;, dans Alexis Metzger (Hg.), Das Klima im Lichte der Geistes- und Sozialwissenschaften, Basel - Berlin, Schwabe Verlag, p. 61-85. ISBN : 978-3-7965-4942-7</w:t>
+                <w:t xml:space="preserve">Climat et société en Europe. Les mille dernières années, Éditions Livreo-Alphil, Collection La République des idées, Neuchâtel, 488 p. ISBN : 978-2-88950-259-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Becker</w:t>
+                <w:t xml:space="preserve">Heinz Wanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992991v1</w:t>
+                <w:t xml:space="preserve">hal-04992974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5420,203 +5420,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabolism in a Changing Climate: The Rise of a Conspiracy Ideology, 1428–1520</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuf siècles d’inondations dans le bassin versant de la Moselle (XIIe-XXIe siècles) : la base de données documentaires sur les inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Labbé</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541651v1</w:t>
+                <w:t xml:space="preserve">hal-05573613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuf siècles d’inondations dans le bassin versant de la Moselle (XIIe-XXIe siècles) : la base de données documentaires sur les inondations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diabolism in a Changing Climate: The Rise of a Conspiracy Ideology, 1428–1520</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Litzenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Michel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573613v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A legacy of globalization. How imported pests and weather shaped viticulture and landscape in Europe between 1875 and 2024</w:t>
               </w:r>
@@ -5977,51 +5977,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D363526B"/>
+    <w:nsid w:val="B4E9EAD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6208,51 +6208,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-litzenburger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3650-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158759524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thejll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Altwegg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-22-541-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#225;zdil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lhot&#225;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Chrom&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1961-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1387-2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04768579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0268416024000134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.120191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.252.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.101.0091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.047.0131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wetter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf&#160; Br&#225;zdil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr&#160; Dobrovoln&#253;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Glaser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1429-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. Werner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zorita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1193-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1184-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.1200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gibier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755342v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04081682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Soudi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soudain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104945v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05028625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/index" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13obk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tr&#233;gloze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312100" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morlot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Wanner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Vasak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-litzenburger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3650-4070" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158759524" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382350v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thejll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Altwegg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-22-541-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Br&#225;zdil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lhot&#225;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Chrom&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-1961-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1387-2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04768579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0268416024000134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793409v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02972025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desarthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.FOOD.5.120191" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.252.0421" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.101.0091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.047.0131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wetter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf&#160; Br&#225;zdil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr&#160; Dobrovoln&#253;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Glaser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1429-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes P. Werner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zorita" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1184-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-014-1193-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104951v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.1200" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fran&#231;ois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gibier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755342v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04081682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04082569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517970v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de La Soudi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soudain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104945v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105015v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104941v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05028625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/index" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13obk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trapp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jan&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104985v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Tr&#233;gloze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Stock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100312100" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morlot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Thomas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755326v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755412v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.153042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759541v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992991v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Wanner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurentin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metzger Alexis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Vasak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104981v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104984v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573613v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541651v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628862v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>