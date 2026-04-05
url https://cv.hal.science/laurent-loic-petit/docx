--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -804,109 +804,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter l’approche par cas en sciences de l’information et de la communication</w:t>
+                <w:t xml:space="preserve">Forme scolaire et évolutions paradigmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pluralisme épistémologique et conceptuel en information-communication, 14 (2), pp.139-154. </w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Débat-discussion, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/lcn.14.2.139-154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dms.3233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966458v1</w:t>
+                <w:t xml:space="preserve">hal-03966415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cours magistral chahuté par les outils et médias numériques ?</w:t>
               </w:r>
@@ -959,109 +959,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forme scolaire et évolutions paradigmatiques</w:t>
+                <w:t xml:space="preserve">Revisiter l’approche par cas en sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Débat-discussion, 24, </w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pluralisme épistémologique et conceptuel en information-communication, 14 (2), pp.139-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dms.3233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/lcn.14.2.139-154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966415v1</w:t>
+                <w:t xml:space="preserve">hal-03966458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une généalogie de la technique</w:t>
               </w:r>
@@ -1285,51 +1285,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1427,83 +1427,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre aujourd'hui à l'heure des nouveaux médias : l'exemple de Youtube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Canopé Apprendre aujourd'hui à l'heure des nouveaux médias : l'exemple de YouTube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé; Science&amp;You; Université de Lorraine; Maison pour la science en Lorraine, Feb 2019, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux scénographiques de l'industrialisation de la formation : le cas de l'Université en ligne (UEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1513,751 +1621,869 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriault : le savant, l’expert et le politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (37), 2022, Introduction au Dossier thématique : hommage à Jacques Perriault, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.7595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias et à l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble. , https://www.pug.fr/produit/1875/9782706147272/l-education-aux-medias-et-a-l-information, 2020, Communication en +, Bernard Miège; Pierre Moeglin; Isabelle Pailliart</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialiser l'éducation. Anthologie commentée (1913-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mœglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Barna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Mœglin (dir.). Presses universitaires de Vincennes, 388 p., 2016, Coll. Médias, Philippe Bouquillion, 978-2-84292-547-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.moeg.2016.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Barbot</w:t>
+                <w:t xml:space="preserve">hal-01391767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Injonction de créativité et création sous contrainte : parallèles entre secteur culturel et monde du travail à l’épreuve du numérique Actes du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Barna</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Mœglin (dir.). Presses universitaires de Vincennes, 388 p., 2016, Coll. Médias, Philippe Bouquillion, 978-2-84292-547-5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014, 978-2-9549392-0-9 / 9782954939209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391767v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur face aux progrès de l'IAG : des réponses institutionnelles en marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Rouët. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA : enjeux et responsabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2025, 978-2-271-15500-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des sciences humaines et sociales (SHS) dans l’accompagnement de projets en technologie éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES NOUVELLES MÉDIATIONS PÉDAGOGIQUES Design et innovation pédagogiques, expériences d'enseignement technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.editions-harmattan.fr/livre-les_nouvelles_mediations_pedagogiques_design_et_innovation_pedagogiques_experiences_d_enseignement_technologique_pascal_lardellier_thibaud_hulin-9782343216690-67475.html, 2020, Des Hauts et Débats, 978-2-343-21669-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC et « modernisation » du cours magistral : que peut la recherche ?</w:t>
+                <w:t xml:space="preserve">Chapitre 9. Jacques Perriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t>
+              <w:t xml:space="preserve">Pierre Mœglin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.17-32, 2016, 9782814302877</w:t>
+              <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.175-184, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174872v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Jacques Perriault</w:t>
+                <w:t xml:space="preserve">TIC et « modernisation » du cours magistral : que peut la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Mœglin. </w:t>
+              <w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.175-184, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
+              <w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.17-32, 2016, 9782814302877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391806v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Jacques Piveteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mœglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Mœglin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.137-146, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2267,117 +2493,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’Intelligence artificielle (IA) dans l’éducation : en cerner les enjeux par une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS2IF. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers réflexifs auprès des Ambassadeurs du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2390,157 +2616,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS2IF. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement recherche de la première année du projet « Ambassadeurs du numérique de l’Académie de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rondot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Universite. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2608,51 +2834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A174666"/>
+    <w:nsid w:val="CAF9C0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2756,51 +2982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C08007B0"/>
+    <w:nsid w:val="A08F9BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2990,51 +3216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-loic-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9941-2053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118435078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-023-01746-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.4475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.14.2.139-154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966415v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3233" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2649" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Comb&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001415v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harrmattan.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-loic-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9941-2053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118435078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-023-01746-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.4475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3233" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.14.2.139-154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2649" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Comb&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001415v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harrmattan.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>