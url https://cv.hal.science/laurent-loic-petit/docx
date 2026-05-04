--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2237,173 +2237,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Jacques Perriault</w:t>
+                <w:t xml:space="preserve">TIC et « modernisation » du cours magistral : que peut la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Mœglin. </w:t>
+              <w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.175-184, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
+              <w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.17-32, 2016, 9782814302877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391806v1</w:t>
+                <w:t xml:space="preserve">hal-05174872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC et « modernisation » du cours magistral : que peut la recherche ?</w:t>
+                <w:t xml:space="preserve">Chapitre 9. Jacques Perriault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t>
+              <w:t xml:space="preserve">Pierre Mœglin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numérique et éducation : dispositifs, jeux, enjeux, hors jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.17-32, 2016, 9782814302877</w:t>
+              <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Vincennes (PUV), pp.175-184, 2016, Collection "Médias", 978-2-84292-547-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174872v1</w:t>
+                <w:t xml:space="preserve">hal-01391806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Jacques Piveteau</w:t>
               </w:r>
@@ -2834,51 +2834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAF9C0B2"/>
+    <w:nsid w:val="2A34F048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2982,51 +2982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A08F9BE5"/>
+    <w:nsid w:val="B35A50DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3216,51 +3216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-loic-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9941-2053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118435078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-023-01746-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.4475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3233" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.14.2.139-154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2649" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Comb&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001415v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harrmattan.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-loic-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9941-2053" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118435078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347455v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-023-01746-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.4475" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Solari Landa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Walczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu B&#233;gin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.201.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.3233" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.14.2.139-154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01580278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2649" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Comb&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02006088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001415v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968171v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7595" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harrmattan.fr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968564v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rondot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>