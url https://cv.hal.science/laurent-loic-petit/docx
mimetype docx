--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -2834,51 +2834,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A34F048"/>
+    <w:nsid w:val="8544B9FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2982,51 +2982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B35A50DF"/>
+    <w:nsid w:val="01CF0D16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>