--- v0 (2026-03-20)
+++ v1 (2026-04-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -766,291 +766,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical determination of thermoelectric transport coefficients in a hot-carrier absorber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Electron Spin Relaxation by Chiral Phonons in WSe 2 Monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Glazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jindal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mourzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.034018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (19), pp.195403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.195403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692872v1</w:t>
+                <w:t xml:space="preserve">hal-04797962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Electron Spin Relaxation by Chiral Phonons in WSe 2 Monolayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Mourzidis</w:t>
+                <w:t xml:space="preserve">Optical determination of thermoelectric transport coefficients in a hot-carrier absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (19), pp.195403. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.034018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.195403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.034018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797962v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the helicity of light by electrical magnetization switching</w:t>
               </w:r>
@@ -1298,697 +1298,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering of charge-transfer excitons in 2D lateral heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Rosati</w:t>
+                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Beret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antony George</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.2438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37889-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304583v1</w:t>
+                <w:t xml:space="preserve">hal-04268306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Bright-Dark Exciton Splitting Using the Lamb Shift in a Two-Dimensional Semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Glazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (11), pp.116901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.116901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and hole doping of monolayer WSe 2 induced by twisted ferroelectric hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fraunié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kantelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (12), pp.L121002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.L121002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear diffusion of negatively charged excitons in monolayer W Se 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Beret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (4), pp.045420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.045420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268306v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear diffusion of negatively charged excitons in monolayer W Se 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Robert</w:t>
+                <w:t xml:space="preserve">Interface engineering of charge-transfer excitons in 2D lateral heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyang Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Foussat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
+                <w:t xml:space="preserve">Antony George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (4), pp.045420. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.2438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.045420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37889-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304629v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Detection of Long Electron Spin Transport Lengths in a Monolayer Semiconductor</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Beret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129 (2), pp.027402. </w:t>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyang Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Najafidehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2370,291 +2370,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Time Resolved and High Frequency Modulated Photoluminescence probing surface passivation of highly doped ntype InP samples</w:t>
+                <w:t xml:space="preserve">Interlayer exciton mediated second harmonic generation in bilayer MoS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhao</w:t>
+                <w:t xml:space="preserve">Shivangi Shree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033122⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27213-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244613v1</w:t>
+                <w:t xml:space="preserve">hal-03863822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of excitation energy on hot carrier properties in InGaAs multi-quantum well structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Chemical Passivation with Phosphonic Acid Derivatives of ZnO Deposited by Atomic Layer Deposition and Its Influence on the Halide Perovskite Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Giteau</w:t>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Guillemoles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philip Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 30 (11), pp.1354-1362. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.3599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277659v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Seebeck drift of excitons and trions in MoSe 2 monolayers</w:t>
               </w:r>
@@ -2768,5231 +2772,5093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer exciton mediated second harmonic generation in bilayer MoS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin/valley pumping of resident electrons in WSe2 and WS2 monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangjun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivangi Shree</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.6894. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27213-8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25747-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863822v1</w:t>
+                <w:t xml:space="preserve">hal-03410584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Passivation with Phosphonic Acid Derivatives of ZnO Deposited by Atomic Layer Deposition and Its Influence on the Halide Perovskite Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled Time Resolved and High Frequency Modulated Photoluminescence probing surface passivation of highly doped ntype InP samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fournier</w:t>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
+                <w:t xml:space="preserve">Cendra Patie Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davina Messou</w:t>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Schulz</w:t>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c00612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 129 (21), pp.215305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0033122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254303v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin/valley pumping of resident electrons in WSe2 and WS2 monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sangjun Park</w:t>
+                <w:t xml:space="preserve">Impact of excitation energy on hot carrier properties in InGaAs multi-quantum well structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Cadiz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 30 (11), pp.1354-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25747-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pip.3599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410584v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Electron, Hole, and Ion Transport in Halide Perovskite</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to luminescent down-conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bercegol</w:t>
+                <w:t xml:space="preserve">M Löning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+                <w:t xml:space="preserve">L Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vidon</w:t>
+                <w:t xml:space="preserve">J-F Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Mejaouri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10876⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154 (1), pp.014201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0026396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881273v1</w:t>
+                <w:t xml:space="preserve">hal-03795256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the spatial distribution of hot carriers in quantum-well structures via hyperspectral luminescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128 (16), pp.165704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0022277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Electron, Hole, and Ion Transport in Halide Perovskite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and recombination properties of dislocations in cast-mono silicon from short wave infrared luminescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10876⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5140245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988743v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to luminescent down-conversion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-Induced Passivation in Triple Cation Mixed Halide Perovskites: Interplay between Transport Properties and Surface Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lombez</w:t>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F Guillemoles</w:t>
+                <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Suchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0026396⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (31), pp.34784-34794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795256v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Passivation in Triple Cation Mixed Halide Perovskites: Interplay between Transport Properties and Surface Chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">1.73 eV AlGaAs/InGaP heterojunction solar cell grown by MBE with 18.7% efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeo Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Yaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06844⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (5), pp.393-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090684v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and recombination properties of dislocations in cast-mono silicon from short wave infrared luminescence imaging</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging Electron, Hole, and Ion Transport in Halide Perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Mejaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5140245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (22), pp.11741-11748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090687v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.73 eV AlGaAs/InGaP heterojunction solar cell grown by MBE with 18.7% efficiency</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Quantitative optical assessment of photonic and electronic properties in halide perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-09527-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.3249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03084744v1</w:t>
+                <w:t xml:space="preserve">hal-02408700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of coevaporated Cu(In,Ga)Se2 absorbers deposited at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Balestrieri</w:t>
+                <w:t xml:space="preserve">Defects characterization in thin films photovoltaics materials by correlated high-frequency modulated and time resolved photoluminescence: An application to Cu(In,Ga)Se2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Achard</w:t>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hildebrandt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Lombez</w:t>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jubault</w:t>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 794, pp.654-661. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 669, pp.520-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02409147v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ga introduction during the second stage of a coevaporation process of Cu(In,Ga)Se2 layers at low temperature on polyimide substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Jubault</w:t>
+                <w:t xml:space="preserve">A hot-carrier assisted InAs/AlGaAs quantum-dot intermediate-band solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Behaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouttemy</w:t>
+                <w:t xml:space="preserve">R Tamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-L Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.037⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab23d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02327806v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative optical assessment of photonic and electronic properties in halide perovskite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fournier</w:t>
+                <w:t xml:space="preserve">Structural characterization of coevaporated Cu(In,Ga)Se2 absorbers deposited at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 794, pp.654-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.04.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-09527-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02408700v1</w:t>
+                <w:t xml:space="preserve">hal-02409147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defects characterization in thin films photovoltaics materials by correlated high-frequency modulated and time resolved photoluminescence: An application to Cu(In,Ga)Se2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Ga introduction during the second stage of a coevaporation process of Cu(In,Ga)Se2 layers at low temperature on polyimide substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ory</w:t>
+                <w:t xml:space="preserve">V. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+                <w:t xml:space="preserve">M. Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 669, pp.520-524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.030⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 669, pp.494-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057754v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hot-carrier assisted InAs/AlGaAs quantum-dot intermediate-band solar cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lombez</w:t>
+                <w:t xml:space="preserve">Study of Gallium Front Grading at Low Deposition Temperature on Polyimide Substrates and Impacts on the Solar Cell Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.1852-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ab23d0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344166v1</w:t>
+                <w:t xml:space="preserve">hal-02327799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Inhomogeneity Analysis of Cesium-Rich Wrinkles in Triple-Cation Perovskite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to “Comment on ‘Optical Imaging of Light-Induced Thermopower in Semiconductors’ ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (41), pp.23345-23351</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972809v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient MoOx-free semitransparent perovskite cell for 4 T tandem application improving the efficiency of commercially-available Al-BSF silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amelle Rebai</w:t>
+                <w:t xml:space="preserve">Quantitative experimental assessment of hot carrier-enhanced solar cells at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-018-0106-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34432-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148698v1</w:t>
+                <w:t xml:space="preserve">hal-02181013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Gallium Front Grading at Low Deposition Temperature on Polyimide Substrates and Impacts on the Solar Cell Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Improving V oc With Indium and Alkali Fluorides in Cu(In,Ga)Se 2 Solar Cells Deposited at Low Temperature on Polyimide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.1852-1857. </w:t>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.1343-1348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2857928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327799v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative experimental assessment of hot carrier-enhanced solar cells at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Cu(In,Ga)Se 2 Thin Film Growth at Low Temperature on Polyimide Substrate in a Multistage Coevaporation Process for Photovoltaic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Balestrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dac-Trung Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+                <w:t xml:space="preserve">Jorge Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-018-0106-3⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.8b00881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181013v1</w:t>
+                <w:t xml:space="preserve">hal-02327802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to “Comment on ‘Optical Imaging of Light-Induced Thermopower in Semiconductors’ ”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Material challenges for solar cells in the twenty-first century: directions in emerging technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rodière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludmila Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.336-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2018.1433439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972814v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving V oc With Indium and Alkali Fluorides in Cu(In,Ga)Se 2 Solar Cells Deposited at Low Temperature on Polyimide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Jubault</w:t>
+                <w:t xml:space="preserve">Highly efficient MoOx-free semitransparent perovskite cell for 4 T tandem application improving the efficiency of commercially-available Al-BSF silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Javier Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2857928⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34432-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119376v1</w:t>
+                <w:t xml:space="preserve">hal-02148698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Cu(In,Ga)Se 2 Thin Film Growth at Low Temperature on Polyimide Substrate in a Multistage Coevaporation Process for Photovoltaic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
+                <w:t xml:space="preserve">Spatial Inhomogeneity Analysis of Cesium-Rich Wrinkles in Triple-Cation Perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Javier Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (41), pp.23345-23351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327802v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material challenges for solar cells in the twenty-first century: directions in emerging technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate radiation temperature and chemical potential from quantitative photoluminescence analysis of hot carrier populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.06LT02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14686996.2018.1433439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01972836v1</w:t>
+                <w:t xml:space="preserve">hal-01972839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate radiation temperature and chemical potential from quantitative photoluminescence analysis of hot carrier populations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of n-Type Doping Level in Single GaAs Nanowires by Cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalermchai Himwas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scaccabarozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Râle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6667-6675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972839v1</w:t>
+                <w:t xml:space="preserve">hal-01972834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of n-Type Doping Level in Single GaAs Nanowires by Cathodoluminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+                <w:t xml:space="preserve">Correlations between electrical and optical properties in lattice-matched GaAsPN/GaP solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.53-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01972834v1</w:t>
+                <w:t xml:space="preserve">hal-01272057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between electrical and optical properties in lattice-matched GaAsPN/GaP solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+                <w:t xml:space="preserve">Experimental Demonstration of Optically Determined Solar Cell Current Transport Efficiency Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.528-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2516249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01272057v1</w:t>
+                <w:t xml:space="preserve">hal-04666352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Demonstration of Optically Determined Solar Cell Current Transport Efficiency Map</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two carrier temperatures non-equilibrium generalized Planck law for semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 498, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2016.2516249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04666352v1</w:t>
+                <w:t xml:space="preserve">hal-01972806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two carrier temperatures non-equilibrium generalized Planck law for semiconductors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical absorption and thermal conductivity of GaAsPN absorbers grown on GaP in view of their use in multijunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zelazna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2016.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01972806v1</w:t>
+                <w:t xml:space="preserve">hal-01166475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multijunction photovoltaics: integrating III–V semiconductor heterostructures on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of hot carriers solar cell operation in multi-quantum wells heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Newsroom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (18), pp.183901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4919901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/2.1201503.005793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01166437v1</w:t>
+                <w:t xml:space="preserve">hal-01166114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical absorption and thermal conductivity of GaAsPN absorbers grown on GaP in view of their use in multijunction solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Multijunction photovoltaics: integrating III–V semiconductor heterostructures on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zelazna</w:t>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Solar &amp; Alternative Energy, pp.x113168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/2.1201503.005793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166475v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of hot carriers solar cell operation in multi-quantum wells heterostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Monolithic Integration of Diluted-Nitride III–V-N Compounds on Silicon Substrates: Toward the III–V/Si Concentrated Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Harvesting and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (3-4), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ehs-2014-0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4919901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01166114v1</w:t>
+                <w:t xml:space="preserve">hal-01166477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Integration of Diluted-Nitride III–V-N Compounds on Silicon Substrates: Toward the III–V/Si Concentrated Photovoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Létoublon</w:t>
+                <w:t xml:space="preserve">Erbium-doped yttria thin films prepared by metal organic decomposition for up-conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Andriamiadamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Harvesting and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 537, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.04.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ehs-2014-0008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01166477v1</w:t>
+                <w:t xml:space="preserve">hal-00949596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium-doped yttria thin films prepared by metal organic decomposition for up-conversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Liotaud</w:t>
+                <w:t xml:space="preserve">Structural and optical properties of (In,Ga)As/GaP quantum dots and (GaAsPN/GaPN) diluted-nitride nanolayers coherently grown onto GaP and Si substrates for photonics and photovoltaics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.04.093⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Quantum sensing and nanophotonic devices X, 8631, pp.863126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2012670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00949596v1</w:t>
+                <w:t xml:space="preserve">hal-00842763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of (In,Ga)As/GaP quantum dots and (GaAsPN/GaPN) diluted-nitride nanolayers coherently grown onto GaP and Si substrates for photonics and photovoltaics applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quinci</w:t>
+                <w:t xml:space="preserve">Thermalisation rate study of GaSb-based heterostructures by continuous wave photoluminescence and their potential as hot carrier solar cell absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2EE02843C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2012670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00842763v1</w:t>
+                <w:t xml:space="preserve">hal-01620114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalisation rate study of GaSb-based heterostructures by continuous wave photoluminescence and their potential as hot carrier solar cell absorbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Christol</w:t>
+                <w:t xml:space="preserve">Microscale solar cells for high concentration on polycrystalline Cu(In,Ga)Se2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98, pp.264102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3604789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2EE02843C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620114v1</w:t>
+                <w:t xml:space="preserve">hal-00622279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring sheet resistance of CIGS solar cell's window layer by spatially resolved electroluminescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lincot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, in print</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale solar cells for high concentration on polycrystalline Cu(In,Ga)Se2 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Toward microscale Cu„In,Ga...Se2 solar cells for efficient conversion and optimized material usage: Theoretical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Jean Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pelouard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Lincot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108, pp.034907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3460629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3604789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00622279v1</w:t>
+                <w:t xml:space="preserve">hal-00569363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward microscale Cu„In,Ga...Se2 solar cells for efficient conversion and optimized material usage: Theoretical evaluation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-aligned and stray-field-free electrodes for spintronics: An application to a spin field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 108, pp.034907. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 101 (2), pp.024322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2422710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3460629⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00569363v1</w:t>
+                <w:t xml:space="preserve">hal-02452598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-aligned and stray-field-free electrodes for spintronics: An application to a spin field effect transistor</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Linear and dynamical photoinduced dichroisms of InAs/GaAs self-assembled quantum dots: Population relaxation and decoherence measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernardot</w:t>
+                <w:t xml:space="preserve">E Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Aubry</w:t>
+                <w:t xml:space="preserve">J Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tribollet</w:t>
+                <w:t xml:space="preserve">Christophe Testelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chamarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (8), pp.085301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.085301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8002,7289 +7868,7289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D-Photoluminescence microscope based on Single Pixel Imaging for characterization of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West -SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH FREQUENCY MODULATED AND TIME RESOLVED PHOTOLUMINESCENCE: TOWARDS A FULL TEMPORAL CHARACTERIZATION ON III-V SEMI-CONDUCTOR MATERIALS INCLUDING SLOW MECHANISMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhao</w:t>
+                <w:t xml:space="preserve">Fabrication and optical characterization of ultrathin III-V transferred heterostructures for hot-carrier absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendra Patie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Lombez</w:t>
+                <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th EU PVSEC conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2544537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125962v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Advanced analysis for hot-carriers photoluminescence spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2547244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03223077v1</w:t>
+                <w:t xml:space="preserve">hal-03223085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterization of ultrathin III-V transferred heterostructures for hot-carrier absorbers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
+                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.6, </w:t>
+              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Calgary (virtual), Canada. pp.0747-0751, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2544537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091671v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced analysis for hot-carriers photoluminescence spectrum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Gibelli</w:t>
+                <w:t xml:space="preserve">HIGH FREQUENCY MODULATED AND TIME RESOLVED PHOTOLUMINESCENCE: TOWARDS A FULL TEMPORAL CHARACTERIZATION ON III-V SEMI-CONDUCTOR MATERIALS INCLUDING SLOW MECHANISMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Cendra Patie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th EU PVSEC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223085v1</w:t>
+                <w:t xml:space="preserve">hal-03125962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of performances enhancement in hot carrier solar cells: improvements and perspectives (Conference Presentation)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gibelli</w:t>
+                <w:t xml:space="preserve">High-Frequency Modulated Photoluminescence: a simulation study of case describing the signature of carrier recombination and trap centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Goffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cattoni</w:t>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2513178⟩</w:t>
+              <w:t xml:space="preserve">46th IEEE Photovoltaic Specialists Conference (PVSC 46)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402232v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Modulated Photoluminescence: a simulation study of case describing the signature of carrier recombination and trap centers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Light induced passivation in triple cation halide perovskites: interplay between surface chemistry and photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IEEE Photovoltaic Specialists Conference (PVSC 46)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343925v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced passivation in triple cation halide perovskites: interplay between surface chemistry and photoluminescence properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">AlGaAs/InGaP MBE-grown heterostructures for 1.73eV Solar Cells With 18.7% Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeo Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Yaiche</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.3219-3223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390728v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaAs/InGaP MBE-grown heterostructures for 1.73eV Solar Cells With 18.7% Efficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Miyashita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981165⟩</w:t>
+              <w:t xml:space="preserve">Photonics West 2019 - SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2505908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084900v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2505908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of performances enhancement in hot carrier solar cells: improvements and perspectives (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2019 - SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.109130E, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2505908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2513178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024106v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative optoelectronic measurements of carrier thermodynamics properties in quantum well hot carrier solar cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of InAs quantum dot solar cells by photoluminescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Tamaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dac-Trung Nguven</w:t>
+                <w:t xml:space="preserve">Yasushi Shoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IEEE Photovoltaic Specialists Conference (PVSC 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366530⟩</w:t>
+              <w:t xml:space="preserve">Photonics WEST - SPIE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2291465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402286v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of InAs quantum dot solar cells by photoluminescence spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryo Tamaki</w:t>
+                <w:t xml:space="preserve">Non-ideal nanostructured intermediate band solar cells with an electronic ratchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasushi Shoji</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshitaka Okada</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics WEST - SPIE 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2291465⟩</w:t>
+              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2287716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024118v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ideal nanostructured intermediate band solar cells with an electronic ratchet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshitaka Okada</w:t>
+                <w:t xml:space="preserve">Quantitative optoelectronic measurements of carrier thermodynamics properties in quantum well hot carrier solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac-Trung Nguven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2287716⟩</w:t>
+              <w:t xml:space="preserve">44th IEEE Photovoltaic Specialists Conference (PVSC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington, United States. pp.2192-2194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761815v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'absorbeurs à 1 eV à base de nitrure dilué accordés en maille sur GaAs: GaInAsN, GaAsSbN et GaInAsN(Bi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Massiot</w:t>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Louarn</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sawsen Azaizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tampon graduel et jonction tunnel de type II relaxés sur GaAs pour sous­ cellules solaires métamorphiques à 1 eV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France. pp.668 - 676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathodoluminescence mapping for the determination of n-type doping in single GaAs nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+                <w:t xml:space="preserve">Chalermchai Himwas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalermchai Himwas</w:t>
+                <w:t xml:space="preserve">Andrea Scaccabarozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Scaccabarozzi</w:t>
+                <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PVSEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characteristics and hot carrier effects in quantum well solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dac-Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100990L, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2251331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Advances with vertical epitaxial heterostructure architecture (VEHSA) phototransducers for optical to electrical power conversion efficiencies exceeding 50 percent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Freundlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fafard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.974304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2218486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496667v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances with vertical epitaxial heterostructure architecture (VEHSA) phototransducers for optical to electrical power conversion efficiencies exceeding 50 percent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Proulx</w:t>
+                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074641v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption coefficient and non-equilibrium generalized Planck's law for improved hot carrier photoluminescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 43rd Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Portland, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC.2016.7750336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced photocarrier extraction mechanisms in ultra-thin photovoltaic GaAs n/p junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Freundlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark York</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2212960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of a micro CPV system based on Cu(In,Ga)Se2 microcells array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microcell Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcell Substrate</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Jutteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97430L, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2209062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometric mapping of absolute trapping defects density using quantitative luminescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert El-Hajje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PVSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillemé</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497184v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of GaAsPN dilute-nitride compounds on silicon substrates: toward the III-V/Si tandem solar cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Towards the III-V/Si CPV on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497194v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration of GaAsPN dilute-nitride compounds on silicon substrates: toward the III-V/Si tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203374v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the III-V/Si CPV on Si substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">GaAsPN-based PIN solar cells MBE-grown on GaP substrates: toward the III-V/Si tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93580H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2081376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403375v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN-based PIN solar cells MBE-grown on GaP substrates: toward the III-V/Si tandem solar cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+                <w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Skibitzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166431v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of temperature and electrochemical potential of InGaAsPlInP heterostructures: a first indication of hot carriers solar cell operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialists Conference (PVSC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxie cohérente de composés GaP et GaAsPN à azote dilué sur substrats de Si pour l’élaboration de cellules PV tandem III-V/Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorough structural and optical analyses of GaP-based heterostructures monolithically grown on silicon substrates for photonics on Si applications: toward the laser on silicon and high efficiency photovoltaics on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Stodolna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced concepts of III-V-based Solar Cells heterostructures: towards III-V/Si CPV on Si substrates and hot-carrier solar cells on InP substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of InP/InGaAsP-multi-quantum-wells heterostructures for high efficiency solar energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2014 - 41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a lattice-matched III-V-N/Si photovoltaic tandem cell monolithically integrated on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Vancouver, Canada. pp.1397-1403, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11082-014-9909-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Annealing of Inkjet-Printed Silicon Thin-Films for Photovoltaic and Thermoelectric Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Drahi</w:t>
+                <w:t xml:space="preserve">Anshul Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anshul Gupta</w:t>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00824599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHVCVD-MBE growth cluster for III-N-V/Si solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Optimisation des propriétés structurale de l'interface GaP/Si et des propriétés électroniques de cellules solaires GaAsPN/GaP pour la fabrication de cellule tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound semiconductors week, ISCS, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918735v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">UHVCVD-MBE growth cluster for III-N-V/Si solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanping Wang</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Compound semiconductors week, ISCS, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918754v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP based photovoltaic nano-cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Njel</w:t>
+                <w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931317v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ink Synthesis on Processing and Properties of Inkjet-Printed Silicon Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">InP based photovoltaic nano-cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Proise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Njel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoTech 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Washington DC, United States. pp.247-251</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00824540v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des propriétés structurale de l'interface GaP/Si et des propriétés électroniques de cellules solaires GaAsPN/GaP pour la fabrication de cellule tandem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanping Wang</w:t>
+                <w:t xml:space="preserve">Impact of Ink Synthesis on Processing and Properties of Inkjet-Printed Silicon Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">NanoTech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Washington DC, United States. pp.247-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918758v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00824540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of GaAsPN Material towards III-V/Si Solar Cells”, session “New Materials and Concepts for Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a III-V/Si tandem solar cell : characterization and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European materials research Society meeting E-MRS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHVCVD-MBE growth for tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th PhotoVoltaic Technical Conference (PVTC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP/InGaAsP Heterostructures for Hot Carrier Solar Cells (HCSC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.127-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-1DO.4.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Carrier Solar Cell: From Simulation to Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+                <w:t xml:space="preserve">INKJET-PRINTED SILICON THIN FILMS FOR PHOTOVOLTAIC APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp; ADVANCED SILICON SOLUTIONS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, aix en provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842742v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00744898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INKJET-PRINTED SILICON THIN FILMS FOR PHOTOVOLTAIC APPLICATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp; ADVANCED SILICON SOLUTIONS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, aix en provence, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00744898v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Hot Carrier Solar Cell: From Simulation to Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany. pp.89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/27thEUPVSEC2012-1BO.9.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788544v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a III-V/Si tandem solar cell: characterization and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimonide-based heterostructures for hot carrier solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonic West SPIE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-carrier solar cells : the ultimate photovoltaic conversion in practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+                <w:t xml:space="preserve">A path to realization of high efficiency hot carrier solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonic West</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-MRS spring meeting, Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786523v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot carrier solar cells: Controlling thermalization in ultra thin devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Hot-carrier solar cells : the ultimate photovoltaic conversion in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Laribi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 37th IEEE Photovoltaic Specialists Conference (PVSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PVSC.2011.6186325⟩</w:t>
+              <w:t xml:space="preserve">SPIE Photonic West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/2.1201104.003579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786524v1</w:t>
+                <w:t xml:space="preserve">hal-01786523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A path to realization of high efficiency hot carrier solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Colin</w:t>
+                <w:t xml:space="preserve">Hot carrier solar cells: Controlling thermalization in ultra thin devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS spring meeting, Nice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 37th IEEE Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC.2011.6186325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858352v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High efficiency solar cells of 3rd generation: managing high injection and charge collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electron Devices and Materials Symposium (IEDMS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Taïwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOT CARRIER SOLAR CELLS : IN THE MAKING ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15294,65 +15160,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of selective contacts for hot carrier solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15397,1659 +15263,1659 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photvoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent down-shifters and down-converters for third generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Zabierowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Zabierowski</w:t>
+                <w:t xml:space="preserve">Anatolie Gavriluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolie Gavriluta</w:t>
+                <w:t xml:space="preserve">Charlène Crevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Crevant</w:t>
+                <w:t xml:space="preserve">Aline Nonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc J Charbonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th IUPAC World Chemistry Congress (IUPAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film CIGS technology on flexible substrate: XPS study of the alkali element evolution in time after NaF and KF post-deposition treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Loubat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Modulated Photoluminescence for thin film solar cell absorbers: a comparison between simulation and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards III-V on silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France. 107, pp.191603 - 191603, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence modulée haute fréquence : un outil puissant pour l'étude des centres recombinants dans les absorbeurs en couche minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN Absorbers Grown on GaP for Multijunction Solar Cells: Optical Absorption and Thermal Conductivity Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">RTA effects on optical absorption and thermal conductivity of GaAsPN grown on GaP for tandem solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zelazna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496917v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTA effects on optical absorption and thermal conductivity of GaAsPN grown on GaP for tandem solar cell applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">GaAsPN Absorbers Grown on GaP for Multijunction Solar Cells: Optical Absorption and Thermal Conductivity Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Zelazna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. 2016</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496900v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice-matched GaAsPN/GaP single junction solar cell for high-efficiency tandem solar cells on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Vers les cellules solaires à haut rendement à base de composés III-V sur substrats bas-couts de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-MBE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147439v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers les cellules solaires à haut rendement à base de composés III-V sur substrats bas-couts de silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Lattice-matched GaAsPN/GaP single junction solar cell for high-efficiency tandem solar cells on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Euro-MBE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497238v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect on electrical properties of GaAsPN solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European PV Solar Energy Conference (EU PVSEC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of GaAsPN alloy for its integration in III-V/Si tandem solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on above 25% efficiency solar cells via low cost approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of annealing on the performances of GaAsPN-based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17059,133 +16925,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-Carrier Solar Cells: Modeling Carrier Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Micro- and Nanomaterials for Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.53-92, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814501-2.00004-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17195,437 +17061,437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for fabricating a photosensitive device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+                <w:t xml:space="preserve">SPECTROSCOPIE QUANTITATIVE DE DENSITE DE DEFAUTS ELECTRONIQUES DANS UN PHOTORECEPTEUR EN COUCHES MINCES, NOTAMMENT DANS UNE CELLULE SOLAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert El-Hajje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US 9923106 B2. 2018</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: EP 3 407 055 A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421713v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTROSCOPIE QUANTITATIVE DE DENSITE DE DEFAUTS ELECTRONIQUES DANS UN PHOTORECEPTEUR EN COUCHES MINCES, NOTAMMENT DANS UNE CELLULE SOLAIRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie Quantitative De Densite De Defauts Electroniques Dans Un Photorecepteur en Couches Minces, Notamment Dans Une Cellule Solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert El-Hajje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: EP 3 407 055 A1. 2018</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 3066590 A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427337v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie Quantitative De Densite De Defauts Electroniques Dans Un Photorecepteur en Couches Minces, Notamment Dans Une Cellule Solaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ory</w:t>
+                <w:t xml:space="preserve">Method for fabricating a photosensitive device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR 3066590 A1. 2018</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lincot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US 9923106 B2. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421712v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ D'ANALYSE DE LA STRUCTURE CRISTALLINE D'UN MATÉRIAU SEMI-CONDUCTEUR POLYCRISTALLIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2014/020046 Al. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17635,161 +17501,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton spectroscopy and diffusion in MoSe2-WSe2 lateral heterostructures encapsulated in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Beret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyang Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emad Naja Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId465"/>
+      <w:footerReference w:type="default" r:id="rId464"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17936,51 +17802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jindal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourzidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hemmen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xmk4-zy5q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/66rj-jbqw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roubinowitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.034018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.195403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libai Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony George" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37889-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Amand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116901" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727334v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Jamil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kantelberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.L121002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foussat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.045420" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.027402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Semina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Glazov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie Rakotoarimanana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033122" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3599" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjun Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Han" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rowe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac171f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27213-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darin Bapaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00612" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25747-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mejaouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10876" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#246;ning" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026396" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06844" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140245" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084744v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3249" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrieri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hildebrandt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jubault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.135" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TDKLPRF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G568BSZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408700v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09527-w" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972809v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jutteau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34432-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119376v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2857928" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327802v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00881" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972839v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Himwas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02620" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7CKWHCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2516249" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.06.006" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166475v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilahi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zelazna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.06.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166114v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919901" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949596v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.093" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJMC69N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620114v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laribi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE02843C" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Guillemoles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604789" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569363v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460629" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452598v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Havard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2422710" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284387v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aubry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tribollet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chamarro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.085301" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795105v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125962v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343925v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980539" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390728v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981165" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Shoji" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291465" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780601v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181001v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074641v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Freundlich" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fafard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proulx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218486" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344154v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7750336" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918141v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark York" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Proulx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212960" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Microcell Substrate" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jutteau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209062" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180990v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166431v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081376" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166777v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166784v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00824599v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Gupta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918735v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00824540v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918758v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918728v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918732v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166800v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1DO.4.3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744898v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863000v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mannan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786523v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003579" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786524v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186325" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858352v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830929v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544780v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024085v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zabierowski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Gavriluta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Crevant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943481v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633182v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496900v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147439v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115032v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115014v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115039v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383508v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814501-2.00004-9" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421713v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427337v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421712v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427355v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863628v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Naja Dehaghani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jindal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourzidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hemmen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xmk4-zy5q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/66rj-jbqw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roubinowitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.195403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.034018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Amand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Jamil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kantelberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.L121002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foussat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.045420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libai Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony George" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37889-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.027402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Semina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Glazov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27213-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darin Bapaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjun Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Han" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rowe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac171f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25747-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie Rakotoarimanana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3599" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#246;ning" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026396" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140245" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06844" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3249" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mejaouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10876" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09527-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hildebrandt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jubault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TDKLPRF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G568BSZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2857928" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jutteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34432-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Himwas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02620" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7CKWHCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2516249" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972806v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.06.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilahi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zelazna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.06.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.093" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJMC69N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laribi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE02843C" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604789" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Guillemoles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569363v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Havard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2422710" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284387v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aubry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tribollet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chamarro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.085301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125962v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343925v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980539" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084900v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981165" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Shoji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291465" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074641v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Freundlich" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fafard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proulx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218486" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344154v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7750336" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918141v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark York" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Proulx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212960" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Microcell Substrate" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jutteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209062" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166431v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081376" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00824599v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Gupta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918758v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918735v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00824540v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918728v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918732v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1DO.4.3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744898v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863000v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mannan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858352v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786523v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003579" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786524v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186325" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830929v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544780v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024085v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zabierowski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Gavriluta" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Crevant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633182v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496900v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147439v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115014v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115039v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814501-2.00004-9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427337v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421712v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421713v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427355v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863628v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Naja Dehaghani" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>