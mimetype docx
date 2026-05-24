--- v1 (2026-04-17)
+++ v2 (2026-05-24)
@@ -900,291 +900,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical determination of thermoelectric transport coefficients in a hot-carrier absorber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the helicity of light by electrical magnetization switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pambiang Abel Dainone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Figueiredo Prestes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.034018⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 627 (8005), pp.783-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07125-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692872v1</w:t>
+                <w:t xml:space="preserve">hal-04530065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the helicity of light by electrical magnetization switching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+                <w:t xml:space="preserve">Optical determination of thermoelectric transport coefficients in a hot-carrier absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Morassi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 627 (8005), pp.783-788. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.034018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07125-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.034018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530065v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton Collimation, Focusing and Trapping Using Complex Transition Metal Dichalcogenide Lateral Heterojunctions</w:t>
               </w:r>
@@ -1298,511 +1298,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Electron and hole doping of monolayer WSe 2 induced by twisted ferroelectric hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fraunié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Jamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kantelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.L121002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.L121002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268306v1</w:t>
+                <w:t xml:space="preserve">hal-04727334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Bright-Dark Exciton Splitting Using the Lamb Shift in a Two-Dimensional Semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Glazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Semina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Amand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 131 (11), pp.116901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.116901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and hole doping of monolayer WSe 2 induced by twisted ferroelectric hexagonal boron nitride</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Petit</w:t>
+                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Beret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (12), pp.L121002. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.L121002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727334v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear diffusion of negatively charged excitons in monolayer W Se 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Beret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (4), pp.045420. </w:t>
@@ -2370,472 +2370,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlayer exciton mediated second harmonic generation in bilayer MoS2</w:t>
+                <w:t xml:space="preserve">Imaging Seebeck drift of excitons and trions in MoSe 2 monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shivangi Shree</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cedric Robert</w:t>
+                <w:t xml:space="preserve">Sangjun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+                <w:t xml:space="preserve">Bo Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27213-8⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.045014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ac171f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863822v1</w:t>
+                <w:t xml:space="preserve">hal-03410582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Passivation with Phosphonic Acid Derivatives of ZnO Deposited by Atomic Layer Deposition and Its Influence on the Halide Perovskite Interface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interlayer exciton mediated second harmonic generation in bilayer MoS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+                <w:t xml:space="preserve">Shivangi Shree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Schulz</w:t>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c00612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27213-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254303v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Seebeck drift of excitons and trions in MoSe 2 monolayers</w:t>
+                <w:t xml:space="preserve">Chemical Passivation with Phosphonic Acid Derivatives of ZnO Deposited by Atomic Layer Deposition and Its Influence on the Halide Perovskite Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangjun Park</w:t>
+                <w:t xml:space="preserve">Olivier Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Han</w:t>
+                <w:t xml:space="preserve">Claire Darin Bapaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Boule</w:t>
+                <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Paget</w:t>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair Rowe</w:t>
+                <w:t xml:space="preserve">Philip Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.045014. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ac171f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410582v1</w:t>
+                <w:t xml:space="preserve">hal-03254303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin/valley pumping of resident electrons in WSe2 and WS2 monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangjun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Cadiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,780 +2906,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Time Resolved and High Frequency Modulated Photoluminescence probing surface passivation of highly doped ntype InP samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of excitation energy on hot carrier properties in InGaAs multi-quantum well structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhao</w:t>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0033122⟩</w:t>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 30 (11), pp.1354-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.3599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244613v1</w:t>
+                <w:t xml:space="preserve">hal-03277659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of excitation energy on hot carrier properties in InGaAs multi-quantum well structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Coupled Time Resolved and High Frequency Modulated Photoluminescence probing surface passivation of highly doped ntype InP samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendra Patie Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Giteau</w:t>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Guillemoles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 30 (11), pp.1354-1362. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 129 (21), pp.215305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pip.3599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0033122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277659v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to luminescent down-conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the spatial distribution of hot carriers in quantum-well structures via hyperspectral luminescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Löning</w:t>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lombez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0026396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (16), pp.165704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0022277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795256v1</w:t>
+                <w:t xml:space="preserve">hal-02988730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the spatial distribution of hot carriers in quantum-well structures via hyperspectral luminescence imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Giteau</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to luminescent down-conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Löning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+                <w:t xml:space="preserve">J-F Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ory</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 128 (16), pp.165704. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154 (1), pp.014201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0022277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0026396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988730v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and recombination properties of dislocations in cast-mono silicon from short wave infrared luminescence imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-Induced Passivation in Triple Cation Mixed Halide Perovskites: Interplay between Transport Properties and Surface Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5140245⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (31), pp.34784-34794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c06844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090687v1</w:t>
+                <w:t xml:space="preserve">hal-03090684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Passivation in Triple Cation Mixed Halide Perovskites: Interplay between Transport Properties and Surface Chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Solène Béchu</w:t>
+                <w:t xml:space="preserve">Optical and recombination properties of dislocations in cast-mono silicon from short wave infrared luminescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Yaiche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (31), pp.34784-34794. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c06844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5140245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090684v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.73 eV AlGaAs/InGaP heterojunction solar cell grown by MBE with 18.7% efficiency</w:t>
               </w:r>
@@ -3717,51 +3717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (5), pp.393-402. </w:t>
@@ -3799,103 +3799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Electron, Hole, and Ion Transport in Halide Perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Mejaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Yaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (22), pp.11741-11748. </w:t>
@@ -3933,103 +3933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative optical assessment of photonic and electronic properties in halide perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cacovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.1586. </w:t>
@@ -4067,90 +4067,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defects characterization in thin films photovoltaics materials by correlated high-frequency modulated and time resolved photoluminescence: An application to Cu(In,Ga)Se2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,64 +4653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,51 +5189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Posada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -5284,51 +5284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material challenges for solar cells in the twenty-first century: directions in emerging technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,515 +5399,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient MoOx-free semitransparent perovskite cell for 4 T tandem application improving the efficiency of commercially-available Al-BSF silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Inhomogeneity Analysis of Cesium-Rich Wrinkles in Triple-Cation Perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Javier Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jutteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bercegol</w:t>
+                <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelle Rebai</w:t>
+                <w:t xml:space="preserve">Thomas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (41), pp.23345-23351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148698v1</w:t>
+                <w:t xml:space="preserve">hal-01972809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Inhomogeneity Analysis of Cesium-Rich Wrinkles in Triple-Cation Perovskite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Highly efficient MoOx-free semitransparent perovskite cell for 4 T tandem application improving the efficiency of commercially-available Al-BSF silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Javier Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34432-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972809v1</w:t>
+                <w:t xml:space="preserve">hal-02148698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate radiation temperature and chemical potential from quantitative photoluminescence analysis of hot carrier populations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determination of n-Type Doping Level in Single GaAs Nanowires by Cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalermchai Himwas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scaccabarozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Râle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6667-6675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972839v1</w:t>
+                <w:t xml:space="preserve">hal-01972834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of n-Type Doping Level in Single GaAs Nanowires by Cathodoluminescence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate radiation temperature and chemical potential from quantitative photoluminescence analysis of hot carrier populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.06LT02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01972834v1</w:t>
+                <w:t xml:space="preserve">hal-01972839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between electrical and optical properties in lattice-matched GaAsPN/GaP solar cells</w:t>
               </w:r>
@@ -6039,51 +6039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of Optically Determined Solar Cell Current Transport Efficiency Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7895,90 +7895,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D-Photoluminescence microscope based on Single Pixel Imaging for characterization of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West -SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8003,51 +8003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and optical characterization of ultrathin III-V transferred heterostructures for hot-carrier absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8137,77 +8137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced analysis for hot-carriers photoluminescence spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,342 +8265,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
+                <w:t xml:space="preserve">HIGH FREQUENCY MODULATED AND TIME RESOLVED PHOTOLUMINESCENCE: TOWARDS A FULL TEMPORAL CHARACTERIZATION ON III-V SEMI-CONDUCTOR MATERIALS INCLUDING SLOW MECHANISMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendra Patie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Etcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th EU PVSEC conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223077v1</w:t>
+                <w:t xml:space="preserve">hal-03125962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH FREQUENCY MODULATED AND TIME RESOLVED PHOTOLUMINESCENCE: TOWARDS A FULL TEMPORAL CHARACTERIZATION ON III-V SEMI-CONDUCTOR MATERIALS INCLUDING SLOW MECHANISMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lombez</w:t>
+                <w:t xml:space="preserve">Determination of photo-induced Seebeck coefficient for hot carrier solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Esmaielpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Boyer-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th EU PVSEC conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">47th Photovoltaic Specialists Conference (PVSC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Calgary (virtual), Canada. pp.0747-0751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC45281.2020.9300544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125962v1</w:t>
+                <w:t xml:space="preserve">hal-03223077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Modulated Photoluminescence: a simulation study of case describing the signature of carrier recombination and trap centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8658,316 +8658,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light induced passivation in triple cation halide perovskites: interplay between surface chemistry and photoluminescence properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">AlGaAs/InGaP MBE-grown heterostructures for 1.73eV Solar Cells With 18.7% Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeo Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Yaiche</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Goffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.3219-3223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390728v1</w:t>
+                <w:t xml:space="preserve">hal-03084900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaAs/InGaP MBE-grown heterostructures for 1.73eV Solar Cells With 18.7% Efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Light induced passivation in triple cation halide perovskites: interplay between surface chemistry and photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercegol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davina Messou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03084900v1</w:t>
+                <w:t xml:space="preserve">hal-04390728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8975,51 +8975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2019 - SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t>
@@ -9057,51 +9057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Giteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kentaroh Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9109,51 +9109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoya Miyashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassanet Sodabanlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.12, </w:t>
@@ -9230,51 +9230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dac-Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gibelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9455,51 +9455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-ideal nanostructured intermediate band solar cells with an electronic ratchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9717,168 +9717,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison d'absorbeurs à 1 eV à base de nitrure dilué accordés en maille sur GaAs: GaInAsN, GaAsSbN et GaInAsN(Bi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence mapping for the determination of n-type doping in single GaAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Ling Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalermchai Himwas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scaccabarozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Râle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
+              <w:t xml:space="preserve">IEEE PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780601v1</w:t>
+                <w:t xml:space="preserve">hal-02181001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tampon graduel et jonction tunnel de type II relaxés sur GaAs pour sous­ cellules solaires métamorphiques à 1 eV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9887,232 +9887,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France. pp.668 - 676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence mapping for the determination of n-type doping in single GaAs nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+                <w:t xml:space="preserve">Comparaison d'absorbeurs à 1 eV à base de nitrure dilué accordés en maille sur GaAs: GaInAsN, GaAsSbN et GaInAsN(Bi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Azaizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181001v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characteristics and hot carrier effects in quantum well solar cells</w:t>
               </w:r>
@@ -10351,286 +10351,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances with vertical epitaxial heterostructure architecture (VEHSA) phototransducers for optical to electrical power conversion efficiencies exceeding 50 percent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Proulx</w:t>
+                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074641v1</w:t>
+                <w:t xml:space="preserve">hal-01496667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Advances with vertical epitaxial heterostructure architecture (VEHSA) phototransducers for optical to electrical power conversion efficiencies exceeding 50 percent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Freundlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Sugiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fafard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Proulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.974304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2218486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496667v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption coefficient and non-equilibrium generalized Planck's law for improved hot carrier photoluminescence spectroscopy</w:t>
               </w:r>
@@ -10720,51 +10720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced photocarrier extraction mechanisms in ultra-thin photovoltaic GaAs n/p junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Freundlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,51 +10997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometric mapping of absolute trapping defects density using quantitative luminescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert El-Hajje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11086,661 +11086,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shijian Wang</w:t>
+                <w:t xml:space="preserve">Monolithic integration of GaAsPN dilute-nitride compounds on silicon substrates: toward the III-V/Si tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203374v1</w:t>
+                <w:t xml:space="preserve">hal-01497194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the III-V/Si CPV on Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Corre</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403375v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of GaAsPN dilute-nitride compounds on silicon substrates: toward the III-V/Si tandem solar cell</w:t>
+                <w:t xml:space="preserve">Towards the III-V/Si CPV on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497194v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN-based PIN solar cells MBE-grown on GaP substrates: toward the III-V/Si tandem solar cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Cornet</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166431v1</w:t>
+                <w:t xml:space="preserve">hal-01497190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">GaAsPN-based PIN solar cells MBE-grown on GaP substrates: toward the III-V/Si tandem solar cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93580H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2081376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497190v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t>
               </w:r>
@@ -12252,51 +12252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,682 +12729,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00824599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des propriétés structurale de l'interface GaP/Si et des propriétés électroniques de cellules solaires GaAsPN/GaP pour la fabrication de cellule tandem</w:t>
+                <w:t xml:space="preserve">UHVCVD-MBE growth cluster for III-N-V/Si solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanping Wang</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Compound semiconductors week, ISCS, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918758v1</w:t>
+                <w:t xml:space="preserve">hal-00918735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHVCVD-MBE growth cluster for III-N-V/Si solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Quinci</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound semiconductors week, ISCS, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918735v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanping Wang</w:t>
+                <w:t xml:space="preserve">InP based photovoltaic nano-cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Proise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Joudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Njel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918754v1</w:t>
+                <w:t xml:space="preserve">hal-00931317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InP based photovoltaic nano-cell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Njel</w:t>
+                <w:t xml:space="preserve">Impact of Ink Synthesis on Processing and Properties of Inkjet-Printed Silicon Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshul Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">NanoTech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Washington DC, United States. pp.247-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931317v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00824540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ink Synthesis on Processing and Properties of Inkjet-Printed Silicon Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Optimisation des propriétés structurale de l'interface GaP/Si et des propriétés électroniques de cellules solaires GaAsPN/GaP pour la fabrication de cellule tandem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoTech 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Washington DC, United States. pp.247-251</w:t>
+              <w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00824540v1</w:t>
+                <w:t xml:space="preserve">hal-00918758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of GaAsPN Material towards III-V/Si Solar Cells”, session “New Materials and Concepts for Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13485,51 +13485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a III-V/Si tandem solar cell : characterization and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13662,51 +13662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Quinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jithesh Kuyyalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th PhotoVoltaic Technical Conference (PVTC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
@@ -13859,441 +13859,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INKJET-PRINTED SILICON THIN FILMS FOR PHOTOVOLTAIC APPLICATIONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombez</w:t>
+                <w:t xml:space="preserve">Hot Carrier Solar Cell: From Simulation to Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Delamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Laribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp; ADVANCED SILICON SOLUTIONS 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany. pp.89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/27thEUPVSEC2012-1BO.9.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00744898v1</w:t>
+                <w:t xml:space="preserve">hal-00842742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">INKJET-PRINTED SILICON THIN FILMS FOR PHOTOVOLTAIC APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">PHOTOVOLTAIC TECHNICAL CONFERENCE - THIN FILM &amp; ADVANCED SILICON SOLUTIONS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788544v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00744898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Carrier Solar Cell: From Simulation to Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sana Laribi</w:t>
+                <w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Almosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chantilly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/27thEUPVSEC2012-1BO.9.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00842742v1</w:t>
+                <w:t xml:space="preserve">hal-00788544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a III-V/Si tandem solar cell: characterization and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14637,51 +14637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot-carrier solar cells : the ultimate photovoltaic conversion in practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14771,51 +14771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot carrier solar cells: Controlling thermalization in ultra thin devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15424,103 +15424,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film CIGS technology on flexible substrate: XPS study of the alkali element evolution in time after NaF and KF post-deposition treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Balestrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
@@ -15562,90 +15562,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Modulated Photoluminescence for thin film solar cell absorbers: a comparison between simulation and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelle Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t>
@@ -15799,64 +15799,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence modulée haute fréquence : un outil puissant pour l'étude des centres recombinants dans les absorbeurs en couche minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bérenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15901,277 +15901,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RTA effects on optical absorption and thermal conductivity of GaAsPN grown on GaP for tandem solar cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaAsPN Absorbers Grown on GaP for Multijunction Solar Cells: Optical Absorption and Thermal Conductivity Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Zelazna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France. 2016</w:t>
+              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496900v1</w:t>
+                <w:t xml:space="preserve">hal-01496917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaAsPN Absorbers Grown on GaP for Multijunction Solar Cells: Optical Absorption and Thermal Conductivity Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RTA effects on optical absorption and thermal conductivity of GaAsPN grown on GaP for tandem solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Ilahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zelazna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496917v1</w:t>
+                <w:t xml:space="preserve">hal-01496900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t>
               </w:r>
@@ -16545,51 +16545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect on electrical properties of GaAsPN solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16795,51 +16795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of annealing on the performances of GaAsPN-based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Almosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Râle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17088,51 +17088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECTROSCOPIE QUANTITATIVE DE DENSITE DE DEFAUTS ELECTRONIQUES DANS UN PHOTORECEPTEUR EN COUCHES MINCES, NOTAMMENT DANS UNE CELLULE SOLAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert El-Hajje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17189,51 +17189,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Quantitative De Densite De Defauts Electroniques Dans Un Photorecepteur en Couches Minces, Notamment Dans Une Cellule Solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert El-Hajje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17421,51 +17421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Delamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2014/020046 Al. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17802,51 +17802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jindal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourzidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hemmen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xmk4-zy5q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/66rj-jbqw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roubinowitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.195403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.034018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Amand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Jamil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kantelberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.L121002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foussat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.045420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libai Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony George" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37889-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.027402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Semina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Glazov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27213-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darin Bapaume" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjun Park" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Han" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boule" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paget" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rowe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac171f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25747-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie Rakotoarimanana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033122" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277659v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3599" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#246;ning" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026396" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090687v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140245" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06844" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3249" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mejaouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10876" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09527-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hildebrandt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jubault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TDKLPRF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G568BSZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2857928" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jutteau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34432-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972809v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972834v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Himwas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02620" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7CKWHCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2516249" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972806v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.06.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilahi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zelazna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.06.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.093" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJMC69N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laribi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE02843C" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604789" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Guillemoles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569363v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Havard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2422710" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284387v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aubry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tribollet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chamarro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.085301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125962v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343925v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980539" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390728v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084900v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981165" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Shoji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291465" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074641v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Freundlich" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fafard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proulx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218486" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344154v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7750336" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918141v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark York" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Proulx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212960" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Microcell Substrate" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jutteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209062" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166431v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081376" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00824599v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Gupta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918758v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918735v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00824540v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918728v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918732v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1DO.4.3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744898v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863000v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mannan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858352v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786523v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003579" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786524v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186325" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830929v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544780v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024085v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zabierowski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Gavriluta" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Crevant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633182v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496900v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147439v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115014v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115039v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814501-2.00004-9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427337v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421712v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421713v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427355v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863628v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Naja Dehaghani" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402496v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jindal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourzidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.155409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hemmen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renucci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xmk4-zy5q" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glazov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/66rj-jbqw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795165v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roubinowitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.195403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Figueiredo Prestes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07125-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.034018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Jamil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kantelberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.L121002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Amand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304629v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foussat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.045420" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rosati" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libai Huang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony George" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37889-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863638v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.027402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863635v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Semina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Glazov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Amand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035302" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjun Park" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Han" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boule" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paget" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Rowe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac171f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27213-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darin Bapaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Schulz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c00612" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Cadiz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25747-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3599" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie Rakotoarimanana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#246;ning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suchet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026396" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06844" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090687v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hildebrandt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140245" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Slimane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeo Michaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3249" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881273v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mejaouri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10876" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408700v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-09527-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Achard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hildebrandt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jubault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TDKLPRF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.037" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G568BSZC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Achard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Balestrieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866195" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2857928" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327802v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00881" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972809v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148698v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jutteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34432-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Himwas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02620" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972839v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.036" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7CKWHCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2516249" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972806v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.06.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilahi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zelazna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.06.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166114v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919901" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.093" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJMC69N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laribi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE02843C" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622279v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604789" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544392v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Guillemoles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569363v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460629" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452598v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Havard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2422710" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284387v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Aubry" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tribollet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Testelin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chamarro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.085301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795105v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125962v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223077v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC45281.2020.9300544" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343925v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980539" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084900v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981165" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024118v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Shoji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291465" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181001v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780601v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Massiot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074641v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Freundlich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fafard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proulx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218486" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344154v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7750336" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918141v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark York" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Proulx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212960" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024160v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Microcell Substrate" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jutteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209062" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166431v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081376" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00824599v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Gupta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saunier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918735v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00824540v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918758v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918728v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918732v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166800v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1DO.4.3" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00744898v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863000v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mannan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858352v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786523v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003579" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786524v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186325" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830929v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544780v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-04795352v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024085v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zabierowski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Gavriluta" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Crevant" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390583v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943481v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01633182v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496900v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147439v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115014v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115039v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383508v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814501-2.00004-9" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427337v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421712v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421713v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Collin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427355v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863628v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Naja Dehaghani" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>